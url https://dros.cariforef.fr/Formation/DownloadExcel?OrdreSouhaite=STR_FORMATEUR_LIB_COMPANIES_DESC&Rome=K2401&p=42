--- v3 (2026-07-24)
+++ v4 (2026-07-24)
@@ -401,68 +401,68 @@
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences cognitives</x:t>
   </x:si>
   <x:si>
     <x:t>master mention arts</x:t>
   </x:si>
   <x:si>
     <x:t>Arts plastiques</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie</x:t>
   </x:si>
   <x:si>
     <x:t>Politique économique</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention science politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences éducation</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention science politique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention lettres</x:t>
   </x:si>
   <x:si>
-    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>classe de 1re générale</x:t>
   </x:si>
   <x:si>
     <x:t>ORT</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Yavné</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Viala Lacoste</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
@@ -476,125 +476,125 @@
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée V Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option sciences industrielles de l'ingénieur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mathématiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire mathématiques-physique (MP), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres (2e année ENS Ulm) histoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres et sciences sociales (B/L, 2e année)</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) italien</x:t>
   </x:si>
   <x:si>
     <x:t>Italien</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire de lettres et sciences sociales (B/L, 2e année)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire de lettres et sciences sociales (B/L, 1re année)</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) mathématiques approfondies</x:t>
   </x:si>
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) histoire, géographie, géopolitique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (1re année) avec préparation à l'option théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP), 2e année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) lettres modernes</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>Art dramatique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) anglais</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire de lettres (2e année ENS Ulm) géographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physique</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire économique et commerciale générale (2e année) mathématiques approfondies</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (2e année) histoire, géographie, géopolitique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) lettres classiques</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option informatique</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thierry Maulnier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
@@ -2030,149 +2030,149 @@
   <x:si>
     <x:t>Lycée de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13272</x:t>
   </x:si>
   <x:si>
     <x:t>Collège de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention sciences sociales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention politiques publiques parcours management des organisations par l'analyse du travail</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention politiques publiques parcours gouvernance de l'action sociale</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention sciences sociales</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention politiques publiques</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>Sondage</x:t>
   </x:si>
   <x:si>
     <x:t>master mention psychologie : neuropsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Neuropsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention psychologie clinique, psychopathologie et psychologie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Psychogérontologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention humanités</x:t>
   </x:si>
   <x:si>
     <x:t>master mention philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention psychologie du développement</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie cognitive</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention sciences du langage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linguistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie sociale, du travail et des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychologie sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention anthropologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement local</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie : psychopathologie clinique psychanalytique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychopathologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention études européennes et internationales</x:t>
   </x:si>
   <x:si>
     <x:t>Institution européenne</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention sciences du langage</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>master mention archéologie, sciences pour l'archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences et techniques des activités physiques et sportives : ergonomie du sport et performance motrice</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Éducation sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : entraînement et optimisation de la performance sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention lettres parcours recherche et concours</x:t>
@@ -2198,144 +2198,144 @@
   <x:si>
     <x:t>Master mention droit pénal et sciences criminelles parcours théorie du droit</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les lettres, le français langue étrangère au CLG et LGT</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut National Supérieur du Professorat et de l'Education</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner l'économie-gestion au LGT</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les sciences physique-chimie au CLG et LGT</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner l'éducation physique et sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner la philosophie, les sciences économiques et sociales au LGT</x:t>
   </x:si>
   <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner en lycée professionnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner la technologie au CLG, les sciences de l'ingénieur, le design/arts appliqués au LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les sciences de la vie, les sciences de la terre au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours professeur documentaliste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention premier degré parcours professorat des écoles</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les arts au CLG et LGT</x:t>
   </x:si>
   <x:si>
-    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les sciences de la vie, les sciences de la terre au CLG et LGT</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner une langue vivante étrangère au CLG et LGT</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours  enseigner les mathématiques au CLG et LGT</x:t>
   </x:si>
   <x:si>
-    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours professeur documentaliste</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner l'histoire-géographie au CLG et LGT</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale du travail et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie archéologie funéraire et archéothanatologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie : neuropsychologie parcours psychologie - neuropsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours coopération euro-méditerranéennes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention lettres parcours monde du livre</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie : psychopathologie clinique psychanalytique parcours psychothérapies psychanalytiques, humanistes, individuelles et groupales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours La Méditerranée, l'Europe et le monde (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention anthropologie parcours anthropologie sociale, ethnologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours archéologie classique des mondes anciens et médiévaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités parcours humanités</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie du développement parcours psychologie clinique du développement : enfance, adolescence, vieillissement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours négociation internationale et interculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences du langage parcours sciences du langage</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention histoire parcours archives, bibliothèques, humanités numériques (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention archéologie, sciences pour l'archéologie parcours territoire, hommes, sociétés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences cognitives parcours  langue, communication et cerveau</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours Momarch – Master of Martitime Archaeology</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie : psychopathologie clinique psychanalytique parcours psychanalyse et psychopathologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours métiers des politiques et des programmes européens</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours arts plastiques et sciences de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Master mention sciences cognitives parcours  langue, communication et cerveau</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention anthropologie parcours anthropologie audiovisuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sociologie parcours sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours Afrique, Monde arabe, Mondes musulmans (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours pouvoirs, savoirs, genre (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention philosophie parcours philosophie pratique</x:t>
   </x:si>
@@ -4305,212 +4305,212 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>581545</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>39059</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="J26" s="14" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>607502</x:v>
+        <x:v>592012</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39059</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>13072</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>592012</x:v>
+        <x:v>597258</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>54</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H28" s="14" t="s"/>
+      <x:c r="H28" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>597258</x:v>
+        <x:v>607502</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4639,330 +4639,332 @@
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>592038</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38155</x:v>
+        <x:v>38175</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>629263</x:v>
+        <x:v>597248</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38175</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>13027</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>597248</x:v>
+        <x:v>629265</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>39494</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H34" s="14" t="s"/>
+      <x:c r="H34" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>592117</x:v>
+        <x:v>581544</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38356</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>629265</x:v>
+        <x:v>592117</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>39059</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H36" s="14" t="s"/>
+      <x:c r="H36" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>592011</x:v>
+        <x:v>629263</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38698</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4977,105 +4979,103 @@
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>591867</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38356</x:v>
+        <x:v>39059</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>581544</x:v>
+        <x:v>592011</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -5423,270 +5423,270 @@
       <x:c r="B46" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>15247</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>595849</x:v>
+        <x:v>592888</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>594660</x:v>
+        <x:v>592969</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>592888</x:v>
+        <x:v>595520</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>595520</x:v>
+        <x:v>594660</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>15247</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>592969</x:v>
+        <x:v>595849</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>38</x:v>
@@ -5883,51 +5883,51 @@
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>595108</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
@@ -6137,319 +6137,319 @@
       <x:c r="B60" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>596004</x:v>
+        <x:v>595518</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>596005</x:v>
+        <x:v>593899</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>595515</x:v>
+        <x:v>595851</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>593899</x:v>
+        <x:v>596004</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>595851</x:v>
+        <x:v>596005</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>595518</x:v>
+        <x:v>595515</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>161</x:v>
@@ -6903,51 +6903,51 @@
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>597473</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
@@ -7745,78 +7745,78 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>592895</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
@@ -7900,74 +7900,74 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>593878</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>592971</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -8002,51 +8002,51 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
@@ -8459,51 +8459,51 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>593845</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
@@ -10858,51 +10858,51 @@
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>595580</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
@@ -11111,78 +11111,78 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>595690</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>592892</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
@@ -11315,153 +11315,153 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>595588</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>592970</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>595107</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -11470,51 +11470,51 @@
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>595993</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
@@ -11572,74 +11572,74 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>596022</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>592893</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
@@ -11776,74 +11776,74 @@
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>592963</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>592968</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
@@ -12233,459 +12233,459 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>596018</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>593818</x:v>
+        <x:v>595519</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>595519</x:v>
+        <x:v>595506</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>595506</x:v>
+        <x:v>596017</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>596017</x:v>
+        <x:v>593074</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>593074</x:v>
+        <x:v>593818</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>592894</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>595852</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>595106</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
@@ -12898,188 +12898,188 @@
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>595973</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>592967</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>596019</x:v>
+        <x:v>595582</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>595582</x:v>
+        <x:v>596019</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>360</x:v>
@@ -13204,51 +13204,51 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>595513</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
@@ -14885,229 +14885,229 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>596011</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>595969</x:v>
+        <x:v>595105</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>595105</x:v>
+        <x:v>595969</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>592966</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>592889</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
@@ -15142,188 +15142,188 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>596012</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>595970</x:v>
+        <x:v>595853</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>595853</x:v>
+        <x:v>593785</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>593785</x:v>
+        <x:v>595970</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>421</x:v>
@@ -17027,139 +17027,139 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>595642</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>595558</x:v>
+        <x:v>595980</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>595980</x:v>
+        <x:v>595558</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>50</x:v>
@@ -17231,127 +17231,127 @@
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>595979</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>592890</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>592965</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
@@ -17639,51 +17639,51 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>595999</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -18508,188 +18508,188 @@
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>595977</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>593916</x:v>
+        <x:v>595978</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>595978</x:v>
+        <x:v>596015</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>596015</x:v>
+        <x:v>593916</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>498</x:v>
@@ -20423,51 +20423,51 @@
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>597159</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
@@ -20582,51 +20582,51 @@
       <x:c r="G343" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>590758</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
@@ -20684,51 +20684,51 @@
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>594081</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
@@ -21069,127 +21069,127 @@
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>593078</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>592972</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>592891</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
@@ -21824,51 +21824,51 @@
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>595208</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
@@ -21926,51 +21926,51 @@
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>624525</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
@@ -22009,79 +22009,79 @@
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>592036</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38175</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>597249</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
@@ -22369,51 +22369,51 @@
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>593843</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -22675,145 +22675,145 @@
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>595989</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>595988</x:v>
+        <x:v>615984</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>615984</x:v>
+        <x:v>595988</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
@@ -22993,244 +22993,244 @@
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>597254</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>38177</x:v>
+        <x:v>39059</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>629254</x:v>
+        <x:v>635176</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>575563</x:v>
+        <x:v>629254</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>39059</x:v>
+        <x:v>38177</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>635176</x:v>
+        <x:v>575563</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>624925</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
@@ -23243,105 +23243,105 @@
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>597451</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>629818</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
@@ -24049,324 +24049,324 @@
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>596275</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>39403</x:v>
+        <x:v>38696</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>13024</x:v>
+        <x:v>14272</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>592108</x:v>
+        <x:v>591881</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>38696</x:v>
+        <x:v>38990</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>14272</x:v>
+        <x:v>14461</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>591881</x:v>
+        <x:v>591970</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>38990</x:v>
+        <x:v>39038</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>14461</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>591970</x:v>
+        <x:v>591985</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>39038</x:v>
+        <x:v>38989</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>12523</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>591985</x:v>
+        <x:v>591989</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
-        <x:v>38989</x:v>
+        <x:v>39403</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>14414</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>591989</x:v>
+        <x:v>592108</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>39</x:v>
@@ -24379,148 +24379,148 @@
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>592116</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>39015</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>597259</x:v>
+        <x:v>592035</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>39015</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>13057</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>592035</x:v>
+        <x:v>597259</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>40717</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -25041,51 +25041,51 @@
       <x:c r="G426" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>633902</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
@@ -25098,51 +25098,51 @@
       <x:c r="G427" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>575943</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
@@ -25157,51 +25157,51 @@
       <x:c r="G428" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>633905</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
@@ -25214,51 +25214,51 @@
       <x:c r="G429" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>633896</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
@@ -25273,51 +25273,51 @@
       <x:c r="G430" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>633899</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
@@ -25330,922 +25330,922 @@
       <x:c r="G431" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>575945</x:v>
+        <x:v>633893</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>575948</x:v>
+        <x:v>633900</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>575951</x:v>
+        <x:v>633904</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>575938</x:v>
+        <x:v>633907</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>38356</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>633904</x:v>
+        <x:v>575924</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>633907</x:v>
+        <x:v>575939</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>38155</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>575924</x:v>
+        <x:v>575940</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>575939</x:v>
+        <x:v>575941</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>575940</x:v>
+        <x:v>575944</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>575941</x:v>
+        <x:v>575949</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>575944</x:v>
+        <x:v>575952</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>575949</x:v>
+        <x:v>575945</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>575952</x:v>
+        <x:v>575948</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>633893</x:v>
+        <x:v>575951</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>633900</x:v>
+        <x:v>575938</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>575942</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
@@ -26258,110 +26258,110 @@
       <x:c r="G447" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>575950</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>633894</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
@@ -26374,136 +26374,136 @@
       <x:c r="G449" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>633897</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>633901</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>39</x:v>
@@ -26516,51 +26516,51 @@
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>633887</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -26575,51 +26575,51 @@
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>633888</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>39</x:v>
@@ -26632,51 +26632,51 @@
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>633889</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -26691,51 +26691,51 @@
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>633890</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>87</x:v>
@@ -26748,51 +26748,51 @@
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>633891</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -26807,51 +26807,51 @@
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>575922</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>87</x:v>
@@ -26897,51 +26897,51 @@
       <x:c r="G458" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>633895</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
@@ -26954,110 +26954,110 @@
       <x:c r="G459" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>633903</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>633906</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
@@ -27070,77 +27070,77 @@
       <x:c r="G461" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>575946</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -27155,108 +27155,108 @@
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>575927</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>633892</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -27302,51 +27302,51 @@
       <x:c r="G465" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>575947</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
@@ -27361,51 +27361,51 @@
       <x:c r="G466" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>575695</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
@@ -27534,51 +27534,51 @@
       <x:c r="G469" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>575529</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
@@ -27650,51 +27650,51 @@
       <x:c r="G471" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>575690</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
@@ -27766,51 +27766,51 @@
       <x:c r="G473" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>575524</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
@@ -27998,51 +27998,51 @@
       <x:c r="G477" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>575531</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
@@ -28057,572 +28057,572 @@
       <x:c r="G478" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>575699</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>40717</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>581323</x:v>
+        <x:v>584135</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>38989</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>636184</x:v>
+        <x:v>580921</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>39403</x:v>
+        <x:v>38967</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>13024</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>575530</x:v>
+        <x:v>581257</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>40465</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>45066</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>575795</x:v>
+        <x:v>581323</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>39494</x:v>
+        <x:v>38989</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>633672</x:v>
+        <x:v>636184</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
-        <x:v>40794</x:v>
+        <x:v>39403</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>584135</x:v>
+        <x:v>575530</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>40717</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>580921</x:v>
+        <x:v>575795</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
-        <x:v>38967</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>14278</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>581257</x:v>
+        <x:v>633672</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>39038</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>575523</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
@@ -28637,51 +28637,51 @@
       <x:c r="G488" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>575694</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
@@ -28720,84 +28720,84 @@
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>575797</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38989</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>575652</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">