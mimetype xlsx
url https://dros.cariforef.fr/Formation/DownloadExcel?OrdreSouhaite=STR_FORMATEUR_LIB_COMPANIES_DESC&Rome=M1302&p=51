--- v4 (2026-07-24)
+++ v5 (2026-07-24)
@@ -956,56 +956,56 @@
   <x:si>
     <x:t>Création d'entreprise - Auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/23/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Création d'entreprise - Entreprise digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
@@ -2027,62 +2027,62 @@
   <x:si>
     <x:t>12/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/30/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>programme d'études avancées en management durable</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>MSc International Business (KEDGE)</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter l'activité de son service : tableaux de bord et indicateurs de performance</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Tableau bord</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
@@ -2558,57 +2558,57 @@
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Boost</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
@@ -11532,179 +11532,179 @@
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>527636</x:v>
+        <x:v>563524</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>528740</x:v>
+        <x:v>527636</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>563524</x:v>
+        <x:v>528740</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
@@ -14123,51 +14123,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>556384</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -14184,51 +14184,51 @@
       <x:c r="J184" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>607806</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -15760,57 +15760,57 @@
       <x:c r="K214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>608234</x:v>
+        <x:v>556344</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
@@ -15820,57 +15820,57 @@
       <x:c r="K215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>556344</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
@@ -21492,318 +21492,318 @@
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>559000</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>615</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>525431</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>618</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>525437</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
-      <x:c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>600231</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>647</x:v>
-[...1 lines deleted...]
-      <x:c r="C326" s="15" t="s"/>
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C326" s="15" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>610254</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>647</x:v>
-[...1 lines deleted...]
-      <x:c r="C327" s="3" t="s"/>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C327" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D327" s="3" t="s"/>
+      <x:c r="E327" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>529437</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="U327" s="4" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
@@ -21812,54 +21812,54 @@
       <x:c r="K328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -23658,51 +23658,51 @@
       <x:c r="J361" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>601976</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
@@ -23717,51 +23717,51 @@
       <x:c r="J362" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>551735</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -23777,51 +23777,51 @@
       <x:c r="J363" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>601977</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -23838,51 +23838,51 @@
       <x:c r="J364" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>546958</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>558</x:v>
@@ -24295,51 +24295,51 @@
       <x:c r="M372" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>599942</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -24352,51 +24352,51 @@
       <x:c r="M373" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
@@ -24575,51 +24575,51 @@
       <x:c r="J377" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>608992</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -24634,51 +24634,51 @@
       <x:c r="J378" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>553415</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
@@ -24747,51 +24747,51 @@
       <x:c r="J380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -25084,51 +25084,51 @@
       <x:c r="J386" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>606262</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
@@ -25200,51 +25200,51 @@
       <x:c r="J388" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>554784</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
@@ -28037,168 +28037,168 @@
       <x:c r="K438" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>613320</x:v>
+        <x:v>613329</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>830</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>584369</x:v>
+        <x:v>613320</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>675</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>613329</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>831</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>84</x:v>
@@ -38613,51 +38613,51 @@
       <x:c r="I623" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>614427</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>34</x:v>
       </x:c>