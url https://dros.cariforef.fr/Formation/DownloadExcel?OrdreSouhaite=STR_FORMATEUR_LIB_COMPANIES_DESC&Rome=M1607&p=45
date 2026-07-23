--- v2 (2026-07-23)
+++ v3 (2026-07-23)
@@ -293,59 +293,59 @@
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique Microsoft avec l'intelligence artificielle (IA) intégrée</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/23/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement numérique : optimiser son CV avec Word, candidater via Outlook et chercher sur le Web</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
@@ -731,62 +731,62 @@
   <x:si>
     <x:t>Access - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Access</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale La Montagnette</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée V Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
@@ -1967,72 +1967,72 @@
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant d'administration commerciale (TPE/PME) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Défi 83</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Pack Office : maîtriser les bases d’Excel, Word, PowerPoint et Outlook</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCP Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT BONNET EN CHAMPSAUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEYREUIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGUILLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Word Initiation : les fondamentaux pour débutants</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>EGUILLES</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>APT</x:t>
   </x:si>
   <x:si>
     <x:t>MALIJAI</x:t>
   </x:si>
   <x:si>
     <x:t>BARCELONNETTE</x:t>
   </x:si>
   <x:si>
     <x:t>PEYNIER</x:t>
   </x:si>
@@ -4011,156 +4011,156 @@
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>616676</x:v>
+        <x:v>617462</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>617462</x:v>
+        <x:v>616676</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>616675</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
@@ -5606,178 +5606,178 @@
       <x:c r="K47" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>557203</x:v>
+        <x:v>609649</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>507267</x:v>
+        <x:v>557203</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>609649</x:v>
+        <x:v>507267</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>161</x:v>
@@ -7152,296 +7152,296 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>576625</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>575136</x:v>
+        <x:v>584332</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>576604</x:v>
+        <x:v>575136</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="U78" s="16" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>576614</x:v>
+        <x:v>576604</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>576620</x:v>
+        <x:v>576614</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>584332</x:v>
+        <x:v>576620</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
@@ -9387,152 +9387,152 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>595271</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="C118" s="15" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>594457</x:v>
+        <x:v>595283</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>183</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>595283</x:v>
+        <x:v>594457</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -16394,114 +16394,114 @@
       <x:c r="K244" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>552160</x:v>
+        <x:v>601782</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>601782</x:v>
+        <x:v>552160</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
@@ -16742,114 +16742,114 @@
       <x:c r="K250" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>549456</x:v>
+        <x:v>603603</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>603603</x:v>
+        <x:v>549456</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
@@ -17143,162 +17143,162 @@
       <x:c r="K257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>611959</x:v>
+        <x:v>611960</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>611960</x:v>
+        <x:v>611962</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>611962</x:v>
+        <x:v>611959</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
@@ -17697,51 +17697,51 @@
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>621215</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -18127,164 +18127,164 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>601193</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>608525</x:v>
+        <x:v>555935</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>555935</x:v>
+        <x:v>608525</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>73</x:v>
@@ -18881,51 +18881,51 @@
       <x:c r="L288" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>626459</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -19105,51 +19105,51 @@
       <x:c r="L292" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>626896</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -19159,51 +19159,51 @@
       <x:c r="L293" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>617372</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
@@ -19216,51 +19216,51 @@
       <x:c r="L294" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>626484</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
@@ -19530,537 +19530,537 @@
       <x:c r="B300" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>629483</x:v>
+        <x:v>612535</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>612535</x:v>
+        <x:v>612573</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>612573</x:v>
+        <x:v>612581</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>612575</x:v>
+        <x:v>612584</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>612581</x:v>
+        <x:v>612585</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>612584</x:v>
+        <x:v>612615</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>612585</x:v>
+        <x:v>612647</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>612615</x:v>
+        <x:v>629483</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>612647</x:v>
+        <x:v>612521</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>612521</x:v>
+        <x:v>612575</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20069,100 +20069,100 @@
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>612539</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>612579</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20171,100 +20171,100 @@
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>612580</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>612596</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20273,100 +20273,100 @@
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>612599</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>612606</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20375,100 +20375,100 @@
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>612607</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>612641</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20477,100 +20477,100 @@
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>612642</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>612522</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20579,100 +20579,100 @@
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>612528</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>612561</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20681,100 +20681,100 @@
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>612590</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>612603</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20783,100 +20783,100 @@
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>612639</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>612640</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20885,100 +20885,100 @@
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>612555</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>612558</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -20987,100 +20987,100 @@
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>612566</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>612567</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -21089,100 +21089,100 @@
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>612577</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>612519</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -21191,100 +21191,100 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>612520</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>612530</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -21293,100 +21293,100 @@
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>612531</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>612541</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -21395,100 +21395,100 @@
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>612543</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>612545</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -21546,51 +21546,51 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>632225</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -21599,100 +21599,100 @@
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>612612</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>612646</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -21701,100 +21701,100 @@
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>612645</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>612597</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -21803,100 +21803,100 @@
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>612635</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>612533</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -21905,100 +21905,100 @@
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>612549</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>612563</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -22007,100 +22007,100 @@
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>612537</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>612570</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -22109,100 +22109,100 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>612576</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>571763</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -22211,100 +22211,100 @@
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>612589</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>612592</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -22313,100 +22313,100 @@
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>612593</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>612602</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -22415,100 +22415,100 @@
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>612604</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>612605</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -22517,100 +22517,100 @@
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>612609</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>612636</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -22619,100 +22619,100 @@
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>612637</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>612638</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -22721,51 +22721,51 @@
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>612643</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
@@ -23365,161 +23365,161 @@
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>595303</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>501648</x:v>
+        <x:v>553233</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>553233</x:v>
+        <x:v>501648</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -24304,159 +24304,159 @@
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>623801</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>39823</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>623802</x:v>
+        <x:v>615824</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>39823</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>615824</x:v>
+        <x:v>623802</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -26861,51 +26861,51 @@
       <x:c r="L435" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>627779</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>770</x:v>
@@ -28148,51 +28148,51 @@
       <x:c r="L457" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>524895</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
@@ -28722,54 +28722,54 @@
       <x:c r="J467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>627861</x:v>
+        <x:v>627864</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
@@ -28781,54 +28781,54 @@
       <x:c r="J468" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>627864</x:v>
+        <x:v>627861</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
@@ -29135,51 +29135,51 @@
       <x:c r="L474" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>524797</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
@@ -29884,51 +29884,51 @@
       <x:c r="L487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>558974</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>803</x:v>
       </x:c>