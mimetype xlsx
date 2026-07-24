--- v2 (2026-07-24)
+++ v3 (2026-07-24)
@@ -323,71 +323,71 @@
   <x:si>
     <x:t>Développer son intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 1 Assurer une veille commerciale, concurrentielle, technologique et définir les plans d'actions marketing en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing digital spécialisation management de projets digitaux en UX design</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing digital spécialisation marketing et data analytics</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité manager marketing et communication</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion centre profit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing digital spécialisation stratégie marketing, communication et IA</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable du développement commercial France et International BC 2 Détecter les opportunités commerciales et développer un portefeuille clients en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité management de la relation client et du marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager du marketing digital spécialisation stratégie marketing, communication et IA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Mettre en œuvre une stratégie de négociation gagnant-gagnant</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 3 Négocier et mettre en place les contrats et les partenariats</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité marketing, digital business et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International</x:t>
   </x:si>
   <x:si>
     <x:t>master mention marketing, vente</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse de données</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
@@ -446,62 +446,62 @@
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/24/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable en développement commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation marketing de luxe</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Design</x:t>
@@ -1139,110 +1139,110 @@
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme supérieur de gestion et de commerce (3ème année)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/23/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager transport, logistique et commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDGE BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
-    <x:t>KEDGE BS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Ism Fénélon</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme en management international</x:t>
   </x:si>
   <x:si>
     <x:t>ISG</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet international</x:t>
@@ -1850,65 +1850,65 @@
   <x:si>
     <x:t>Logistique distribution</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>ESAME</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de la performance commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager de la stratégie marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>My digital school Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
@@ -2306,65 +2306,65 @@
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Se faire connaître en ligne : créer et déployer une stratégie digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Celisiane Slash - Les Epaulettes</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de développement commercial option webmarketing (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
+    <x:t>CRET</x:t>
+  </x:si>
+  <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable de développement commercial option webmarketing (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2026 00:00:00</x:t>
@@ -2429,66 +2429,66 @@
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
   </x:si>
   <x:si>
     <x:t>ACF - IFASUD</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence pro mention métiers du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Commerce international</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
-[...2 lines deleted...]
-    <x:t>MARSEILLE CEDEX 01</x:t>
+    <x:t>Manager du développement commercial spécialisation Digital Business Developer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Manager du développement commercial spécialisation Digital Business Developer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets marketing digital spécialisation création digitale et design d'interface avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation marketing digital et E-Commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours communication et conduite du changement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
@@ -4474,472 +4474,472 @@
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>632713</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="C27" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="n">
+        <x:v>41109</x:v>
+      </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>559251</x:v>
+        <x:v>620758</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>578775</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>633418</x:v>
+        <x:v>559251</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38808</x:v>
+        <x:v>41109</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>633422</x:v>
+        <x:v>612774</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>41109</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>612774</x:v>
+        <x:v>578775</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C32" s="15" t="s"/>
+      <x:c r="C32" s="15" t="n">
+        <x:v>38938</x:v>
+      </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J32" s="14" t="s"/>
+      <x:c r="J32" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>632642</x:v>
+        <x:v>633418</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>41109</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>620758</x:v>
+        <x:v>633422</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>635171</x:v>
+        <x:v>632642</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -5127,909 +5127,909 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>578776</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>633417</x:v>
+        <x:v>559255</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>559197</x:v>
+        <x:v>559258</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>559198</x:v>
+        <x:v>633417</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="C42" s="15" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C42" s="15" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J42" s="14" t="s"/>
+      <x:c r="J42" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>632638</x:v>
+        <x:v>559197</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>559232</x:v>
+        <x:v>559198</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>559238</x:v>
+        <x:v>632638</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38938</x:v>
+        <x:v>41109</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>559245</x:v>
+        <x:v>612773</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="C46" s="15" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="n">
+        <x:v>41109</x:v>
+      </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J46" s="14" t="s"/>
+      <x:c r="J46" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>15078</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>632639</x:v>
+        <x:v>632711</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>578835</x:v>
+        <x:v>632712</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>15078</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>612773</x:v>
+        <x:v>632639</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>41109</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>632711</x:v>
+        <x:v>578835</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38938</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>632712</x:v>
+        <x:v>559232</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>88</x:v>
-[...1 lines deleted...]
-      <x:c r="C51" s="3" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="n">
+        <x:v>38938</x:v>
+      </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>613716</x:v>
+        <x:v>559238</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>559245</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>559255</x:v>
+        <x:v>613716</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>88</x:v>
-[...1 lines deleted...]
-      <x:c r="C54" s="15" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C54" s="15" t="n">
+        <x:v>40257</x:v>
+      </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J54" s="14" t="s"/>
+      <x:c r="J54" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>559258</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6437,148 +6437,148 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>599439</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>549298</x:v>
+        <x:v>544702</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>544702</x:v>
+        <x:v>549298</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -6594,54 +6594,54 @@
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>549022</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -6653,51 +6653,51 @@
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>549025</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -6806,69 +6806,69 @@
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
@@ -7328,159 +7328,159 @@
       <x:c r="K79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>617452</x:v>
+        <x:v>617388</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>617460</x:v>
+        <x:v>617452</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>617388</x:v>
+        <x:v>617460</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
@@ -9277,159 +9277,159 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>552636</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>37849</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>552594</x:v>
+        <x:v>628179</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>41960</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>628179</x:v>
+        <x:v>552594</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41479</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
@@ -11375,51 +11375,51 @@
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
@@ -11659,51 +11659,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
@@ -11716,51 +11716,51 @@
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
@@ -11773,66 +11773,66 @@
       <x:c r="E157" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
@@ -11889,51 +11889,51 @@
       <x:c r="E159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
@@ -12190,51 +12190,51 @@
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>553084</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37074</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
@@ -12317,698 +12317,698 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>600241</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>598318</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>598320</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>477935</x:v>
+        <x:v>598307</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>35748</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>31847</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>506025</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>42180</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>31822</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>634666</x:v>
+        <x:v>506025</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>42180</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s"/>
+      <x:c r="E172" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>634666</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>589591</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>598307</x:v>
+        <x:v>598320</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>525430</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>525429</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
@@ -13021,51 +13021,51 @@
       <x:c r="E179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
@@ -13078,105 +13078,105 @@
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>477934</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
@@ -13191,237 +13191,237 @@
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>553079</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>596824</x:v>
+        <x:v>596483</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>35748</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>596483</x:v>
+        <x:v>596824</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -14067,51 +14067,51 @@
       <x:c r="L197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
@@ -15772,156 +15772,156 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>535021</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>35106</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>34271</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>550990</x:v>
+        <x:v>551049</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>551051</x:v>
+        <x:v>535018</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -15931,173 +15931,173 @@
       <x:c r="K229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>534949</x:v>
+        <x:v>550990</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>551049</x:v>
+        <x:v>551051</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>535018</x:v>
+        <x:v>534949</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
@@ -16726,51 +16726,51 @@
       <x:c r="L243" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>553120</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
@@ -16785,51 +16785,51 @@
       <x:c r="L244" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>553122</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
@@ -16842,51 +16842,51 @@
       <x:c r="L245" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>553123</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
@@ -17002,51 +17002,51 @@
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
@@ -17074,51 +17074,51 @@
       <x:c r="M249" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>616487</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17250,208 +17250,208 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>562919</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>40889</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>614514</x:v>
+        <x:v>628691</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>628691</x:v>
+        <x:v>617277</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>37633</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>617277</x:v>
+        <x:v>614514</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
@@ -20462,159 +20462,159 @@
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>573879</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>36149</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>536214</x:v>
+        <x:v>600168</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>600168</x:v>
+        <x:v>536214</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
@@ -20683,51 +20683,51 @@
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>573882</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
@@ -20745,51 +20745,51 @@
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>601434</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20923,154 +20923,154 @@
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>513366</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>529938</x:v>
+        <x:v>529943</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>36149</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>529943</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -21441,169 +21441,169 @@
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>599661</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>38286</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>555962</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>38286</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>608527</x:v>
+        <x:v>555962</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
@@ -21619,51 +21619,51 @@
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>622565</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
@@ -21680,111 +21680,111 @@
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>622562</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
@@ -21969,154 +21969,154 @@
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>597170</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>632376</x:v>
+        <x:v>615941</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>41672</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>615941</x:v>
+        <x:v>632376</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -22248,154 +22248,154 @@
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>592529</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>41672</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>615940</x:v>
+        <x:v>592528</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>592528</x:v>
+        <x:v>615940</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -25290,51 +25290,51 @@
       <x:c r="G393" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
@@ -25600,51 +25600,51 @@
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -25832,51 +25832,51 @@
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>607491</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -26784,51 +26784,51 @@
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>549683</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
@@ -26841,51 +26841,51 @@
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>552451</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26949,164 +26949,164 @@
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>586133</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>609182</x:v>
+        <x:v>603513</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>746</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>603513</x:v>
+        <x:v>609182</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -28577,544 +28577,544 @@
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>635309</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>40445</x:v>
+        <x:v>42353</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>592540</x:v>
+        <x:v>635306</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>42353</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>31025</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>635306</x:v>
+        <x:v>635310</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>42369</x:v>
+        <x:v>40445</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>635310</x:v>
+        <x:v>592540</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
-        <x:v>41981</x:v>
+        <x:v>34994</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34054</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>632616</x:v>
+        <x:v>549744</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>34994</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>34054</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>549744</x:v>
+        <x:v>632616</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>632618</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>632620</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>549745</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>632619</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
@@ -29531,51 +29531,51 @@
       <x:c r="G466" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>575856</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">