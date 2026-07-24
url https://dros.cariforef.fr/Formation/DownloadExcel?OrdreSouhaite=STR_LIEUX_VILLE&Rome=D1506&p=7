--- v2 (2026-07-24)
+++ v3 (2026-07-24)
@@ -257,68 +257,68 @@
   <x:si>
     <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Codév</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
-    <x:t>13090</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
@@ -587,53 +587,62 @@
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
+    <x:t>First Line Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Les Coteaux</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
@@ -710,71 +719,62 @@
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
-    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Golfe de St-Tropez</x:t>
   </x:si>
   <x:si>
     <x:t>83580</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
@@ -860,59 +860,59 @@
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
   <x:si>
     <x:t>83512</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation La Seyne sur Mer</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
@@ -989,68 +989,68 @@
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Général et Technologique Félix Esclangon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
-    <x:t>04100</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Esclangon</x:t>
   </x:si>
   <x:si>
     <x:t>04103</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
@@ -1121,119 +1121,119 @@
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>My Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13821</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M de Sully</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Jeanne Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Colbert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro artisanat et métiers d'art option marchandisage visuel</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
-    <x:t>13007</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 7e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Jeanne Perrimond</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure</x:t>
   </x:si>
   <x:si>
     <x:t>FASUP</x:t>
   </x:si>
   <x:si>
     <x:t>33300</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Ifte Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ifte Marseille</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>Triphase Formations</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de développement marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>My Business School Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Périer</x:t>
@@ -1343,56 +1343,56 @@
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Denoves</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>MONTFAVET</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
@@ -1415,89 +1415,89 @@
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebm Business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
-    <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Nice</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
+    <x:t>ISCAE - Site de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
-    <x:t>ISCAE - Site de Nice</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure des Compétences et Métiers</x:t>
@@ -1778,57 +1778,57 @@
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Saint-Jean le Baptiste</x:t>
   </x:si>
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Monnet</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Profil Manager</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Jean Monnet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2s Formation</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sup'Ipvg</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>M2s Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -3006,207 +3006,208 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>603625</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
+      <x:c r="E13" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="S13" s="0" t="n">
+        <x:v>548861</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U13" s="4" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>548861</x:v>
+        <x:v>593996</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>545030</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3223,108 +3224,108 @@
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>598847</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>599254</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3339,51 +3340,51 @@
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>608376</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3396,51 +3397,51 @@
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>506137</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3455,51 +3456,51 @@
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>611108</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3515,51 +3516,51 @@
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>609671</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3631,51 +3632,51 @@
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>550663</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
@@ -3688,51 +3689,51 @@
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>593963</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -3742,51 +3743,51 @@
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>593967</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
@@ -3799,51 +3800,51 @@
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>572473</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -3853,51 +3854,51 @@
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>614648</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3912,51 +3913,51 @@
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>600141</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3969,51 +3970,51 @@
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>546010</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4030,51 +4031,51 @@
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>560179</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4087,51 +4088,51 @@
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>553013</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
@@ -4144,51 +4145,51 @@
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>593975</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4201,51 +4202,51 @@
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>616219</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
@@ -4318,51 +4319,51 @@
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>553734</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4377,51 +4378,51 @@
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>553795</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4434,51 +4435,51 @@
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>535322</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4493,51 +4494,51 @@
       <x:c r="J38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>556210</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4550,51 +4551,51 @@
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>607415</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4609,51 +4610,51 @@
       <x:c r="J40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>607416</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4669,51 +4670,51 @@
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>556874</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4730,51 +4731,51 @@
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>605181</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4787,51 +4788,51 @@
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>605553</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7037,197 +7038,197 @@
         <x:v>545148</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>605201</x:v>
+        <x:v>545314</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>556416</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>608181</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
@@ -7317,51 +7318,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>606947</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7393,956 +7394,956 @@
         <x:v>558032</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="I88" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="H88" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>555786</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="I89" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="H89" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>608439</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>599464</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>599465</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>593997</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>601338</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>546574</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>601076</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>601075</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>602314</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>547822</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>627743</x:v>
+        <x:v>627745</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>627744</x:v>
+        <x:v>627743</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>627745</x:v>
+        <x:v>627744</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>615763</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>630203</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
@@ -8356,57 +8357,57 @@
       <x:c r="H104" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>552794</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8416,1061 +8417,1059 @@
       <x:c r="H105" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>604716</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>593987</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>599462</x:v>
+        <x:v>607813</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>607813</x:v>
+        <x:v>599462</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>556409</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="Q110" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="Q110" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>601692</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>556095</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>544879</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>593966</x:v>
+        <x:v>547147</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>214</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>547147</x:v>
+        <x:v>616772</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>215</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>616772</x:v>
+        <x:v>593966</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>556094</x:v>
+        <x:v>616771</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>215</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>616771</x:v>
+        <x:v>602604</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>214</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>602604</x:v>
+        <x:v>556094</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>545314</x:v>
+        <x:v>556545</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>593984</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>215</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>556545</x:v>
+        <x:v>605201</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>599463</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9483,51 +9482,51 @@
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>552304</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9920,57 +9919,57 @@
       <x:c r="S130" s="14" t="n">
         <x:v>552612</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -10263,57 +10262,57 @@
       <x:c r="S136" s="14" t="n">
         <x:v>537644</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -10498,57 +10497,57 @@
       <x:c r="S140" s="14" t="n">
         <x:v>557207</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -10559,57 +10558,57 @@
         <x:v>607814</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -11085,208 +11084,208 @@
       <x:c r="S150" s="14" t="n">
         <x:v>593980</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>556407</x:v>
+        <x:v>604164</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>607812</x:v>
+        <x:v>556407</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="Q153" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="R153" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="Q153" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>604164</x:v>
+        <x:v>607812</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>106</x:v>
@@ -11294,57 +11293,57 @@
       <x:c r="H154" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="Q154" s="16" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="R154" s="14" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>553201</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11671,151 +11670,152 @@
       <x:c r="S160" s="14" t="n">
         <x:v>603797</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>545662</x:v>
+        <x:v>607692</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>273</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>607692</x:v>
+        <x:v>545662</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -12111,51 +12111,51 @@
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>607691</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -12224,51 +12224,51 @@
       <x:c r="L170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>544969</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -12656,262 +12656,263 @@
         <x:v>602005</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s"/>
+      <x:c r="I178" s="16" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J178" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K178" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L178" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M178" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N178" s="15" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O178" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P178" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="H178" s="14" t="s">
+      <x:c r="Q178" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="I178" s="16" t="s">
-[...20 lines deleted...]
-      <x:c r="P178" s="14" t="s">
+      <x:c r="R178" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="Q178" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>551834</x:v>
+        <x:v>547568</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>547568</x:v>
+        <x:v>497953</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I180" s="16" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="J180" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K180" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L180" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M180" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N180" s="15" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O180" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P180" s="14" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="Q180" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="I180" s="16" t="s">
-[...20 lines deleted...]
-      <x:c r="P180" s="14" t="s">
+      <x:c r="R180" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="Q180" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>497953</x:v>
+        <x:v>551834</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I181" s="4" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K181" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L181" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M181" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N181" s="3" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O181" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P181" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="Q181" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="I181" s="4" t="s">
-[...20 lines deleted...]
-      <x:c r="P181" s="0" t="s">
+      <x:c r="R181" s="0" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>600999</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12920,117 +12921,117 @@
         <x:v>150</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>602212</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>549141</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
@@ -13464,57 +13465,57 @@
       <x:c r="K191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>560934</x:v>
+        <x:v>608392</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>335</x:v>
@@ -13525,57 +13526,57 @@
       <x:c r="K192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>608392</x:v>
+        <x:v>560934</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13704,51 +13705,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>571704</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -14057,209 +14058,211 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>593973</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>36335</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>34519</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>595891</x:v>
+        <x:v>593995</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
+      <x:c r="E203" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>593995</x:v>
+        <x:v>602222</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>36335</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34519</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>602222</x:v>
+        <x:v>595891</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -14269,54 +14272,54 @@
       <x:c r="I205" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>609553</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14327,57 +14330,57 @@
       <x:c r="H206" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>547710</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14390,54 +14393,54 @@
       <x:c r="I207" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>600256</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14451,54 +14454,54 @@
       <x:c r="I208" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>556816</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -14555,194 +14558,193 @@
       <x:c r="C210" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>546833</x:v>
+        <x:v>546961</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="H211" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>607663</x:v>
+        <x:v>546833</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>546961</x:v>
+        <x:v>607663</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -14949,87 +14951,87 @@
       <x:c r="S216" s="14" t="n">
         <x:v>593976</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>602078</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
@@ -15065,435 +15067,435 @@
       <x:c r="S218" s="14" t="n">
         <x:v>547288</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>556625</x:v>
+        <x:v>600895</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>600895</x:v>
+        <x:v>607662</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>607662</x:v>
+        <x:v>556625</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>603473</x:v>
+        <x:v>556983</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-        <x:v>136</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>556983</x:v>
+        <x:v>635294</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>635294</x:v>
+        <x:v>635336</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
+      <x:c r="E225" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>635336</x:v>
+        <x:v>603473</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
@@ -15759,90 +15761,87 @@
       <x:c r="S230" s="14" t="n">
         <x:v>552646</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>392</x:v>
-[...2 lines deleted...]
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>601151</x:v>
+        <x:v>601530</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>393</x:v>
@@ -15856,173 +15855,176 @@
       <x:c r="K232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>546967</x:v>
+        <x:v>601151</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>607414</x:v>
+        <x:v>546967</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>601530</x:v>
+        <x:v>607414</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17249,51 +17251,51 @@
       <x:c r="M256" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>551914</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -17314,210 +17316,209 @@
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>599718</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
-      <x:c r="E258" s="14" t="s"/>
+      <x:c r="E258" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>593989</x:v>
+        <x:v>549471</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
-      <x:c r="E259" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>549471</x:v>
+        <x:v>593989</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>603626</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17766,51 +17767,51 @@
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>601933</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
@@ -17873,705 +17874,705 @@
       <x:c r="I267" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>600254</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>556408</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
-      <x:c r="E269" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>549007</x:v>
+        <x:v>593993</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>442</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>549102</x:v>
+        <x:v>549007</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>608756</x:v>
+        <x:v>549102</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>545160</x:v>
+        <x:v>608756</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
+      <x:c r="E273" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>593993</x:v>
+        <x:v>554756</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>554756</x:v>
+        <x:v>546507</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>571074</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>600581</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>546507</x:v>
+        <x:v>554834</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>453</x:v>
-[...1 lines deleted...]
-      <x:c r="H278" s="14" t="s"/>
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="I278" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>554834</x:v>
+        <x:v>545160</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -18649,154 +18650,154 @@
       <x:c r="M280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>601932</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>603552</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>600270</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
@@ -18844,484 +18845,483 @@
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>565510</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
-      <x:c r="E285" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>363</x:v>
-[...2 lines deleted...]
-        <x:v>364</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>553760</x:v>
+        <x:v>635335</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>560002</x:v>
+        <x:v>615982</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="I287" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="H287" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="Q287" s="4" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>608440</x:v>
+        <x:v>560002</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>438</x:v>
-[...1 lines deleted...]
-      <x:c r="H288" s="14" t="s"/>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
       <x:c r="I288" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>549006</x:v>
+        <x:v>608440</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
+      <x:c r="E289" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>635335</x:v>
+        <x:v>553760</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
-      <x:c r="E290" s="14" t="s"/>
+      <x:c r="E290" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>615982</x:v>
+        <x:v>549006</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>549613</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
@@ -19336,51 +19336,51 @@
       <x:c r="I292" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>607305</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
@@ -19426,190 +19426,190 @@
       <x:c r="T293" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>618286</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>593962</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>607852</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
@@ -19683,51 +19683,51 @@
       <x:c r="I298" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>602740</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
@@ -19799,170 +19799,170 @@
       <x:c r="I300" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>603595</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H301" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="I301" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="H301" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="Q301" s="4" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>555785</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>560940</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
@@ -19972,111 +19972,111 @@
       <x:c r="G303" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>599665</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>566522</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
@@ -20120,81 +20120,81 @@
         <x:v>571087</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>608290</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
@@ -20320,51 +20320,51 @@
       <x:c r="I309" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>552263</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
@@ -20633,78 +20633,78 @@
       <x:c r="S314" s="14" t="n">
         <x:v>554378</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>598948</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
@@ -20794,100 +20794,100 @@
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>606946</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>36335</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34519</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>595892</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -21325,78 +21325,78 @@
       <x:c r="S326" s="14" t="n">
         <x:v>599382</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>599819</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
@@ -21557,75 +21557,75 @@
       <x:c r="S330" s="14" t="n">
         <x:v>601555</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>620452</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
@@ -22141,57 +22141,57 @@
       <x:c r="S340" s="14" t="n">
         <x:v>598939</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
@@ -22598,51 +22598,51 @@
       <x:c r="M348" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>571705</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -22674,153 +22674,153 @@
         <x:v>601460</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>609680</x:v>
+        <x:v>599651</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>599651</x:v>
+        <x:v>609680</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
@@ -23503,88 +23503,88 @@
         <x:v>601405</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>602077</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -23677,115 +23677,115 @@
       <x:c r="S366" s="14" t="n">
         <x:v>608573</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>602076</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
@@ -23795,57 +23795,57 @@
       <x:c r="S368" s="14" t="n">
         <x:v>607815</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
@@ -23972,209 +23972,210 @@
         <x:v>497645</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>605535</x:v>
+        <x:v>609446</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="H373" s="0" t="s">
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>609446</x:v>
+        <x:v>607790</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>552</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>607790</x:v>
+        <x:v>605535</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24424,274 +24425,275 @@
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>602262</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
-      <x:c r="E380" s="14" t="s"/>
+      <x:c r="E380" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>593970</x:v>
+        <x:v>598886</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
-      <x:c r="E381" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>598886</x:v>
+        <x:v>593974</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
-      <x:c r="E382" s="14" t="s"/>
+      <x:c r="E382" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>593974</x:v>
+        <x:v>600426</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>600426</x:v>
+        <x:v>552232</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
@@ -24700,158 +24702,155 @@
       <x:c r="K384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>552232</x:v>
+        <x:v>601797</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
-      <x:c r="E385" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>601797</x:v>
+        <x:v>593970</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>552579</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>