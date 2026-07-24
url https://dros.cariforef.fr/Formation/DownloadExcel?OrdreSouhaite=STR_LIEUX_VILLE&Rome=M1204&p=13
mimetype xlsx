--- v3 (2026-07-24)
+++ v4 (2026-07-24)
@@ -455,95 +455,95 @@
   <x:si>
     <x:t>07/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable comptable et financier spécialisation finance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ESSCA programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>ESSCA</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collaborateur en gestion comptable et financière (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92100</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>expert en contrôle de gestion et audit</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable comptable et financier spécialisation conseil, audit et contrôle de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gestionnaire comptable et financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Trésorerie</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Hautes Etudes de Comptabilité et de Gestion - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>expert financier et administratif</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
@@ -635,116 +635,116 @@
   <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Handicapé , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/16/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager de la performance financière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>07/31/2026 00:00:00</x:t>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager de la performance financière</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Expert financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
@@ -881,83 +881,83 @@
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Comptabilité et de Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>expert en audit et contrôle</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion budgétaire</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en stratégie financière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion risque financier</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en audit et contrôle (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>expert en stratégie financière</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en audit, contrôle et conseil (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>05/02/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Licence mention gestion parcours commerce et développement international en partenariat avec l'EMD Marseille (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Manager financier et contrôleur de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>EMD</x:t>
@@ -992,71 +992,71 @@
   <x:si>
     <x:t>93200</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Sully Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Sully Business School</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
@@ -1070,62 +1070,62 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôleur de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>05/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire comptable et financier</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
@@ -1172,168 +1172,168 @@
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Nationale de Comptabilité et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure des Compétences et Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ESCG Nice</x:t>
   </x:si>
   <x:si>
     <x:t>responsable en comptabilité et contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>La Compagnie de Formation - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Honoré d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
-    <x:t>La Compagnie de Formation - Pigier</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable comptable et financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Saint Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
@@ -3465,396 +3465,397 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>596954</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>37836</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>117</x:v>
-[...2 lines deleted...]
-        <x:v>118</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>632730</x:v>
+        <x:v>535326</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="U27" s="4" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>38520</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>535326</x:v>
+        <x:v>546323</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>38520</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>546323</x:v>
+        <x:v>611119</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>611119</x:v>
+        <x:v>553029</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>553029</x:v>
+        <x:v>614473</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>614473</x:v>
+        <x:v>632730</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37515</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -3869,567 +3870,569 @@
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>597151</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>37836</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>521674</x:v>
+        <x:v>554938</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>535030</x:v>
+        <x:v>521674</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>37855</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>535039</x:v>
+        <x:v>535030</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>587404</x:v>
+        <x:v>535039</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>35378</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>554938</x:v>
+        <x:v>587404</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39973</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>32611</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>600155</x:v>
+        <x:v>550978</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>550978</x:v>
+        <x:v>550983</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>37836</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>550983</x:v>
+        <x:v>509942</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>35378</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>509942</x:v>
+        <x:v>600155</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -4961,51 +4964,51 @@
       <x:c r="M52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>497041</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41562</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5774,315 +5777,317 @@
       <x:c r="S66" s="14" t="n">
         <x:v>594975</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>614521</x:v>
+        <x:v>607777</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>607777</x:v>
+        <x:v>614521</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>587401</x:v>
+        <x:v>614701</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="U69" s="4" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>614701</x:v>
+        <x:v>511666</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>511666</x:v>
+        <x:v>587401</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
@@ -6105,340 +6110,340 @@
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>633999</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
-      <x:c r="E73" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H73" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>547837</x:v>
+        <x:v>587439</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>587439</x:v>
+        <x:v>549255</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="U74" s="16" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>549255</x:v>
+        <x:v>547837</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>614694</x:v>
+        <x:v>547136</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>547136</x:v>
+        <x:v>614694</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6576,649 +6581,652 @@
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>613739</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>39763</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32079</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>559216</x:v>
+        <x:v>562793</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="U81" s="4" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>632686</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>613759</x:v>
+        <x:v>559222</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>559222</x:v>
+        <x:v>559216</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="U84" s="16" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>39763</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>32079</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>562793</x:v>
+        <x:v>632686</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>39763</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32079</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>613742</x:v>
+        <x:v>578849</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>39763</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>32079</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>578849</x:v>
+        <x:v>559226</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>559226</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>578831</x:v>
+        <x:v>613732</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>613732</x:v>
+        <x:v>630110</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
+      <x:c r="E91" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>630110</x:v>
+        <x:v>608665</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
@@ -7227,457 +7235,454 @@
       <x:c r="K92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>608665</x:v>
+        <x:v>608666</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
-      <x:c r="E93" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>608666</x:v>
+        <x:v>581370</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>581370</x:v>
+        <x:v>613759</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>35989</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>632693</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>578822</x:v>
+        <x:v>632693</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>578829</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>608623</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>632685</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
@@ -8175,97 +8180,97 @@
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>545385</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>552199</x:v>
+        <x:v>601815</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -8274,175 +8279,176 @@
       <x:c r="K110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>445317</x:v>
+        <x:v>552199</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>601815</x:v>
+        <x:v>500532</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>500532</x:v>
+        <x:v>445317</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8455,51 +8461,51 @@
       <x:c r="M113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>495330</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
@@ -8514,221 +8520,221 @@
       <x:c r="M114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>552208</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>41562</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>596715</x:v>
+        <x:v>601813</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>601813</x:v>
+        <x:v>495327</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41562</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
-      <x:c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>495327</x:v>
+        <x:v>596715</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
@@ -9511,164 +9517,165 @@
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>575675</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>36764</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>546217</x:v>
+        <x:v>613039</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>613039</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37515</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>61</x:v>
@@ -9862,400 +9869,400 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>615898</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>40177</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>32602</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>608420</x:v>
+        <x:v>600251</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>41331</x:v>
+        <x:v>40177</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>32650</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>608422</x:v>
+        <x:v>608420</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>41331</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>600251</x:v>
+        <x:v>608422</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>40177</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>615897</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>40177</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>32602</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>608418</x:v>
+        <x:v>546853</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>40177</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>546853</x:v>
+        <x:v>608418</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>262</x:v>
@@ -10269,235 +10276,235 @@
       <x:c r="L144" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>600250</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>35008</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>32650</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>555021</x:v>
+        <x:v>546851</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>41331</x:v>
+        <x:v>35008</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>608424</x:v>
+        <x:v>555021</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41331</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>546851</x:v>
+        <x:v>608424</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>284</x:v>
@@ -10514,51 +10521,51 @@
       <x:c r="M148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>611493</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40252</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
@@ -10571,51 +10578,51 @@
       <x:c r="L149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>602436</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>283</x:v>
@@ -11105,207 +11112,206 @@
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>614757</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="H159" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>609595</x:v>
+        <x:v>548473</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>312</x:v>
-[...1 lines deleted...]
-      <x:c r="H160" s="14" t="s"/>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>548473</x:v>
+        <x:v>609595</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>557165</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
@@ -11329,93 +11335,93 @@
       <x:c r="M162" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32098</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>573091</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>601350</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
@@ -11619,51 +11625,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>608016</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
@@ -11678,51 +11684,51 @@
       <x:c r="M168" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>635671</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11799,457 +11805,458 @@
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>572671</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>597121</x:v>
+        <x:v>549360</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>549360</x:v>
+        <x:v>573060</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>322</x:v>
-[...2 lines deleted...]
-        <x:v>323</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>572673</x:v>
+        <x:v>597121</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>549364</x:v>
+        <x:v>608021</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>504722</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>608021</x:v>
+        <x:v>549364</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>35989</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>573060</x:v>
+        <x:v>572673</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
@@ -12261,51 +12268,51 @@
       <x:c r="L178" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>573061</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
@@ -12321,51 +12328,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>620198</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
@@ -12395,75 +12402,75 @@
       <x:c r="R180" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>617099</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>594972</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
@@ -12669,215 +12676,216 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>546326</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>38520</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>600156</x:v>
+        <x:v>546324</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
+      <x:c r="E187" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32611</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>592281</x:v>
+        <x:v>600156</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>38520</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>546324</x:v>
+        <x:v>592281</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -13062,51 +13070,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>611466</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -13122,98 +13130,98 @@
       <x:c r="M193" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>611452</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>551981</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
@@ -13226,51 +13234,51 @@
       <x:c r="I195" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>527327</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
@@ -13601,1315 +13609,1311 @@
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="H202" s="14" t="s"/>
+      <x:c r="H202" s="14" t="s">
+        <x:v>368</x:v>
+      </x:c>
       <x:c r="I202" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>599506</x:v>
+        <x:v>574119</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
-      <x:c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>607116</x:v>
+        <x:v>635820</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="Q204" s="16" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="R204" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="S204" s="14" t="n">
+        <x:v>599506</x:v>
+      </x:c>
+      <x:c r="T204" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="Q204" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
+      <x:c r="E205" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>375</x:v>
-[...1 lines deleted...]
-      <x:c r="H205" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>587403</x:v>
+        <x:v>607116</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s"/>
+      <x:c r="E206" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s"/>
+      <x:c r="I206" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="H206" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>540802</x:v>
+        <x:v>554228</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>594979</x:v>
+        <x:v>540802</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
-      <x:c r="E208" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>264</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>609439</x:v>
+        <x:v>594979</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>41492</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>632385</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="H210" s="14" t="s"/>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
+        <x:v>265</x:v>
+      </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>498506</x:v>
+        <x:v>609439</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
+      <x:c r="E211" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G211" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="I211" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="H211" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>572954</x:v>
+        <x:v>498506</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
-      <x:c r="E212" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>368</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>607114</x:v>
+        <x:v>572954</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
-      <x:c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>607115</x:v>
+        <x:v>587403</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="H214" s="14" t="s"/>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s">
+        <x:v>368</x:v>
+      </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>607117</x:v>
+        <x:v>588487</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
+      <x:c r="E215" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G215" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="I215" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="H215" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>588487</x:v>
+        <x:v>607114</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s"/>
+      <x:c r="I216" s="16" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>579115</x:v>
+        <x:v>607115</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>375</x:v>
-[...1 lines deleted...]
-      <x:c r="H217" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>614524</x:v>
+        <x:v>607117</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>546523</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>555799</x:v>
+        <x:v>579115</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>616783</x:v>
+        <x:v>614524</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>545630</x:v>
+        <x:v>555799</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>545632</x:v>
+        <x:v>616783</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>609440</x:v>
+        <x:v>545630</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>265</x:v>
@@ -14920,1172 +14924,1178 @@
       <x:c r="J224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>495246</x:v>
+        <x:v>545632</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>559043</x:v>
+        <x:v>495246</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s"/>
+      <x:c r="E226" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>381</x:v>
-[...1 lines deleted...]
-      <x:c r="H226" s="14" t="s"/>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s">
+        <x:v>265</x:v>
+      </x:c>
       <x:c r="I226" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>592280</x:v>
+        <x:v>609440</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>39973</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>32611</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>603568</x:v>
+        <x:v>607113</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>37969</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>396</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>32008</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>549108</x:v>
+        <x:v>554224</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>600993</x:v>
+        <x:v>559043</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>212</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>608454</x:v>
+        <x:v>592280</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>37836</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>547462</x:v>
+        <x:v>603568</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>37969</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s"/>
+      <x:c r="E232" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>574119</x:v>
+        <x:v>549108</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
+      <x:c r="E233" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>635820</x:v>
+        <x:v>600993</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>587402</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>588120</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>546524</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>607113</x:v>
+        <x:v>608454</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>554224</x:v>
+        <x:v>547462</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>608456</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>602115</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>498505</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>603563</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>554226</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17252,170 +17262,170 @@
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>572389</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>602088</x:v>
+        <x:v>608582</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>608582</x:v>
+        <x:v>602088</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17944,108 +17954,108 @@
       <x:c r="M276" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>600435</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>552207</x:v>
+        <x:v>601814</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
@@ -18071,97 +18081,97 @@
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>495328</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>601814</x:v>
+        <x:v>552207</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
@@ -18176,51 +18186,51 @@
       <x:c r="M280" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>552194</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18292,51 +18302,51 @@
       <x:c r="M282" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>495329</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>