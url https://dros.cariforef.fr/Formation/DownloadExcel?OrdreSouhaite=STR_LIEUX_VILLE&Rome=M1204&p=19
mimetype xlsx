--- v4 (2026-07-23)
+++ v5 (2026-07-23)
@@ -479,101 +479,101 @@
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collaborateur en gestion comptable et financière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité gestion des entreprises et des administrations parcours contrôle de gestion et pilotage de la performance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité gestion des entreprises et des administrations parcours contrôle de gestion et pilotage de la performance</x:t>
+    <x:t>Gestionnaire comptable et financier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trésorerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hautes Etudes de Comptabilité et de Gestion - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>expert en contrôle de gestion et audit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
-    <x:t>expert en contrôle de gestion et audit</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur en marketing, commerce et gestion</x:t>
   </x:si>
   <x:si>
     <x:t>EGC Arles</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>EGC Business School  - Campus d'Arles</x:t>
@@ -590,98 +590,98 @@
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôleur de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIGNON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Handicapé , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôleur de gestion</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Formation Conseil</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/28/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2025 00:00:00</x:t>
@@ -689,59 +689,59 @@
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance financière</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion centre profit</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
-    <x:t>Gestion centre profit</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
@@ -842,59 +842,59 @@
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en contrôle de gestion et audit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention comptabilité - contrôle - audit parcours comptabilité, contrôle, audit</x:t>
   </x:si>
   <x:si>
+    <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Expert en audit et contrôle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion budgétaire</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Comptabilité et de Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2027 00:00:00</x:t>
@@ -1013,56 +1013,56 @@
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
@@ -1292,102 +1292,102 @@
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>responsable en comptabilité et contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable comptable et financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Saint Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Honoré d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée H d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management parcours contrôle de gestion et reporting</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management parcours audit interne et management des risques</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management parcours ressources humaines</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Master mention management parcours audit interne et management des risques</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
@@ -3880,957 +3880,955 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>600149</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>550977</x:v>
+        <x:v>550985</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37836</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>550985</x:v>
+        <x:v>624146</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>38520</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>624146</x:v>
+        <x:v>546323</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38520</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>546323</x:v>
+        <x:v>550977</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>614473</x:v>
+        <x:v>533626</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="C39" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="n">
+        <x:v>40999</x:v>
+      </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>533626</x:v>
+        <x:v>587404</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>587404</x:v>
+        <x:v>497041</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>497041</x:v>
+        <x:v>618313</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>128</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>618313</x:v>
+        <x:v>575971</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="n">
+        <x:v>41843</x:v>
+      </x:c>
+      <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K43" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="L43" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M43" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="N43" s="3" t="n">
+        <x:v>32652</x:v>
+      </x:c>
+      <x:c r="O43" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="P43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="n">
-[...32 lines deleted...]
-      </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>575971</x:v>
+        <x:v>614473</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K44" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="L44" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="M44" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="N44" s="15" t="n">
+        <x:v>32611</x:v>
+      </x:c>
+      <x:c r="O44" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="J44" s="14" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>594969</x:v>
+        <x:v>600155</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
+      <x:c r="E45" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>594971</x:v>
+        <x:v>458216</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>37515</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>597151</x:v>
+        <x:v>599150</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>39973</x:v>
+        <x:v>37515</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>32611</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="P47" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="P47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>600155</x:v>
+        <x:v>597151</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>458216</x:v>
+        <x:v>594969</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>599150</x:v>
+        <x:v>594971</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
@@ -4924,111 +4922,111 @@
         <x:v>535039</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>614471</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41562</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5037,79 +5035,79 @@
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>596714</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>42364</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32079</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>635326</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41194</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
@@ -5148,207 +5146,207 @@
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>615885</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>635304</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>601755</x:v>
+        <x:v>552095</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>552095</x:v>
+        <x:v>601755</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5366,615 +5364,616 @@
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>600417</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="S60" s="14" t="n">
+        <x:v>587399</x:v>
+      </x:c>
+      <x:c r="T60" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="S60" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T60" s="16" t="s">
+      <x:c r="U60" s="16" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
+      <x:c r="E61" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>511666</x:v>
+        <x:v>614521</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s"/>
+      <x:c r="E62" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>633999</x:v>
+        <x:v>549255</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
+      <x:c r="E63" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>587399</x:v>
+        <x:v>601991</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
+      <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>549255</x:v>
+        <x:v>511666</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>614701</x:v>
+        <x:v>633999</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H66" s="14" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s">
+        <x:v>180</x:v>
+      </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>601991</x:v>
+        <x:v>614701</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>587401</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>614694</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>635190</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
@@ -5987,224 +5986,224 @@
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>635819</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>614643</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>547136</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>552444</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
@@ -6217,108 +6216,108 @@
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>594975</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>547837</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6333,108 +6332,108 @@
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>607777</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>587439</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
@@ -6464,51 +6463,51 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>594973</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32652</x:v>
@@ -6740,108 +6739,108 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>630111</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>578822</x:v>
+        <x:v>632693</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32024</x:v>
@@ -6851,51 +6850,51 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>559226</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
@@ -6962,51 +6961,51 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>630110</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
@@ -7019,51 +7018,51 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>613742</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32024</x:v>
@@ -7129,333 +7128,333 @@
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>608623</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
-      <x:c r="E91" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>608665</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>578829</x:v>
+        <x:v>632686</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>35989</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
+      <x:c r="E93" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>613739</x:v>
+        <x:v>608665</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>632686</x:v>
+        <x:v>578829</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>632693</x:v>
+        <x:v>613739</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
@@ -7639,51 +7638,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>608613</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
@@ -7888,57 +7887,57 @@
         <x:v>608455</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -7948,57 +7947,57 @@
       <x:c r="S104" s="14" t="n">
         <x:v>502233</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -8009,57 +8008,57 @@
         <x:v>604779</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -8069,57 +8068,57 @@
       <x:c r="S106" s="14" t="n">
         <x:v>604778</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -8299,334 +8298,335 @@
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>602194</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>602192</x:v>
+        <x:v>500532</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>500532</x:v>
+        <x:v>495327</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>495327</x:v>
+        <x:v>495330</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>495330</x:v>
+        <x:v>601815</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>601815</x:v>
+        <x:v>602192</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
@@ -8757,51 +8757,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>445317</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -8944,51 +8944,51 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>552208</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>41562</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>42</x:v>
@@ -9008,135 +9008,135 @@
       <x:c r="R122" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>596715</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>42356</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>635299</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>42357</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>635318</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>35918</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
@@ -9178,79 +9178,79 @@
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>575676</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>635303</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
@@ -9581,164 +9581,164 @@
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>613039</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>37515</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>600176</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>36764</x:v>
+        <x:v>37515</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>546217</x:v>
+        <x:v>600176</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>41331</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -10885,51 +10885,51 @@
       <x:c r="L154" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>599151</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -11282,266 +11282,265 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>573091</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>307</x:v>
-[...1 lines deleted...]
-      <x:c r="H162" s="14" t="s"/>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>548473</x:v>
+        <x:v>609595</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>609595</x:v>
+        <x:v>548473</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>546843</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>602086</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
@@ -11697,100 +11696,100 @@
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>549364</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>620198</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
@@ -11931,51 +11930,51 @@
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>549360</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32652</x:v>
@@ -12094,51 +12093,51 @@
       <x:c r="M175" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>608016</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>323</x:v>
@@ -12163,51 +12162,51 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>608021</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>92</x:v>
@@ -12328,51 +12327,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>635671</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
@@ -12402,135 +12401,135 @@
       <x:c r="R180" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>572671</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>594977</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>635305</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
@@ -12733,139 +12732,139 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>546324</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32611</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>600156</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32611</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>592281</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
@@ -14228,51 +14227,51 @@
       <x:c r="L212" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>602115</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -14590,82 +14589,82 @@
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>594979</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32611</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>603568</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
@@ -14678,51 +14677,51 @@
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32611</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>592280</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
@@ -14948,87 +14947,90 @@
       <x:c r="S224" s="14" t="n">
         <x:v>559043</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>554224</x:v>
+        <x:v>545632</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>267</x:v>
@@ -15053,871 +15055,867 @@
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>609439</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
-      <x:c r="E227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>545632</x:v>
+        <x:v>635820</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>319</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s"/>
+      <x:c r="E228" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>375</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>572954</x:v>
+        <x:v>554224</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>540802</x:v>
+        <x:v>572954</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s"/>
+      <x:c r="E230" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>616783</x:v>
+        <x:v>495246</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
+      <x:c r="E231" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>588120</x:v>
+        <x:v>614524</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s"/>
+      <x:c r="E232" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>587402</x:v>
+        <x:v>600993</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
+      <x:c r="E233" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>386</x:v>
-[...2 lines deleted...]
-        <x:v>387</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>635820</x:v>
+        <x:v>554228</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>600993</x:v>
+        <x:v>616783</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
-      <x:c r="E235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>554228</x:v>
+        <x:v>540802</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>377</x:v>
-[...1 lines deleted...]
-      <x:c r="H236" s="14" t="s"/>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s">
+        <x:v>376</x:v>
+      </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>554226</x:v>
+        <x:v>588120</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>212</x:v>
-[...2 lines deleted...]
-        <x:v>213</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>555799</x:v>
+        <x:v>554226</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>38520</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>213</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>546523</x:v>
+        <x:v>555799</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>38520</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>386</x:v>
-[...2 lines deleted...]
-        <x:v>387</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>614524</x:v>
+        <x:v>546523</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>495246</x:v>
+        <x:v>587402</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16386,51 +16384,51 @@
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>575023</x:v>
+        <x:v>575020</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35917</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
@@ -16445,51 +16443,51 @@
       <x:c r="K250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>575020</x:v>
+        <x:v>575023</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
@@ -17229,75 +17227,75 @@
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>602088</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
@@ -17632,75 +17630,75 @@
       <x:c r="T270" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>602087</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41093</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
@@ -18297,51 +18295,51 @@
       <x:c r="L282" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>445316</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>225</x:v>
       </x:c>