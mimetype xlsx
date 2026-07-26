--- v3 (2026-07-26)
+++ v4 (2026-07-26)
@@ -995,197 +995,197 @@
   <x:si>
     <x:t>Intégrer la démarche conseil dans le processus de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Action commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en développement commercial et marketing spécialisation entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme d'études supérieures en gestion (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BUSINESS SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en développement commercial et marketing spécialisation marketing de luxe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>07/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la performance commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chargé de développement commercial et marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESID - Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager de la stratégie commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor marketing &amp; business - diplôme de responsable du marketing et du développement commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration ventes</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable en développement commercial et marketing spécialisation marketing de luxe</x:t>
-[...14 lines deleted...]
-    <x:t>06/07/2027 00:00:00</x:t>
+    <x:t>06/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/10/2027 00:00:00</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>07/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/06/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>12/04/2028 00:00:00</x:t>
+    <x:t>manager d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Mettre en valeur et développer commercialement votre marque de cosmétiques bio</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire 4E</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
-    <x:t>MONTFAVET</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de marketing digital et e-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial et innovation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
@@ -1514,152 +1514,152 @@
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial</x:t>
   </x:si>
   <x:si>
+    <x:t>11/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/15/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
+    <x:t>IFC Méditerranée</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ifte Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires commerciales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé d'affaires commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>My Business School Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>06/22/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de la performance commerciale et du marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Sully</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>responsable du développement des activités</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>responsable du développement des activités</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Se faire connaître en ligne : créer et déployer une stratégie digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Celisiane Slash - Les Epaulettes</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
@@ -1679,92 +1679,92 @@
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager option retail ou wholesale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistique distribution</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon|Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2028 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>responsable d'activités commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSEEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'activités commerciales (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>responsable d'activités commerciales</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>manager du développement international</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">manager du développement commercial </x:t>
   </x:si>
   <x:si>
     <x:t>Crédits documentaires et autres sécurités de paiement à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Paiement international</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
@@ -1775,74 +1775,74 @@
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et commerce international parcours financement stratégies internationales</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Boostez votre activité avec l'intelligence artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>Eyes in Progress</x:t>
   </x:si>
   <x:si>
     <x:t>31300</x:t>
   </x:si>
   <x:si>
     <x:t>Intelligence artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires et performance commerciale spécialisation performance marketing et commerciale (Apprentissage)</x:t>
@@ -2147,50 +2147,65 @@
   <x:si>
     <x:t>Manager du marketing digital spécialisation marketing et data analytics</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing digital spécialisation management de projets digitaux en UX design</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 3 Négocier et mettre en place les contrats et les partenariats</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité manager marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing digital spécialisation stratégie marketing, communication et IA</x:t>
   </x:si>
   <x:si>
+    <x:t>bachelor en sciences du management - diplôme de management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion entreprise internationale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité génie biologique</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>06310</x:t>
   </x:si>
   <x:si>
     <x:t>BEAULIEU-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'affaires agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>École supérieure de commerce des entrepreneurs de la naturalité</x:t>
   </x:si>
   <x:si>
     <x:t>84918</x:t>
   </x:si>
   <x:si>
     <x:t>Commercialisation agroalimentaire</x:t>
@@ -2207,65 +2222,65 @@
   <x:si>
     <x:t>Kedge Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Technique Louis Pasteur</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Technique Louis Pasteur</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable de développement commercial spécialisation immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller commercial en vins et spiritueux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation en Commerce et Oenologie</x:t>
   </x:si>
   <x:si>
     <x:t>IFCO</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur en marketing, commerce et gestion</x:t>
@@ -2291,68 +2306,62 @@
   <x:si>
     <x:t>GPEI</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chargé de développement stratégique spécialisation stratégies évènementielles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>13090</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>École supérieure de commerce et d'administration des entreprises du tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise touristique</x:t>
   </x:si>
   <x:si>
     <x:t>ESCAET</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
@@ -2363,53 +2372,50 @@
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance commerciale (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires commerciales et du développement à l'international  spécialisation achats et supply chain (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>ESSCA programme grande école</x:t>
   </x:si>
   <x:si>
-    <x:t>ESSCA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation Digital Business Developer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager développement et performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
@@ -2423,123 +2429,117 @@
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets marketing digital spécialisation création digitale et design d'interface avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours management de projets de développement durable et culturel</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes et de Recherches Touristiques - Ecole Supérieure de Commerce des Administrations et Entreprises du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CERET - ESCAET</x:t>
   </x:si>
   <x:si>
-    <x:t>bachelor en sciences du management - diplôme de management international</x:t>
-[...2 lines deleted...]
-    <x:t>Gestion entreprise internationale</x:t>
+    <x:t>Chargé de développement stratégique spécialisation tourisme (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'affaires commerciales et du développement à l'international spécialisation international business (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours au management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de développement stratégique spécialisation marketing international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des activités du tourisme et des voyages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation marketing digital et E-Commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2028 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>EM Normandie Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2028 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité management de la relation client et du marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité marketing, digital business et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Construire et piloter son plan d'actions commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
@@ -8390,430 +8390,440 @@
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>549025</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>40568</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>308</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>609183</x:v>
+        <x:v>599439</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>42153</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>632850</x:v>
+        <x:v>609183</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>42153</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>573879</x:v>
+        <x:v>632850</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C99" s="3" t="s"/>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C99" s="3" t="n">
+        <x:v>37968</x:v>
+      </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="J99" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>617458</x:v>
+        <x:v>603083</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>599485</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>600167</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>600168</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
@@ -8943,54 +8953,54 @@
       <x:c r="L105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>633301</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
@@ -8999,1558 +9009,1550 @@
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>617457</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>38286</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>555961</x:v>
+        <x:v>606978</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>40889</x:v>
+        <x:v>38286</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="H108" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>600463</x:v>
+        <x:v>566550</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
-      <x:c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>631043</x:v>
+        <x:v>544702</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>40889</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>598343</x:v>
+        <x:v>591883</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>36149</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>536214</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>41060</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>607314</x:v>
+        <x:v>592822</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>41060</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>592822</x:v>
+        <x:v>573879</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>331</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="J114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>566550</x:v>
+        <x:v>617458</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>334</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>198</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>15061</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>591883</x:v>
+        <x:v>630231</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="J116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>592568</x:v>
+        <x:v>617391</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>337</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>198</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>544702</x:v>
+        <x:v>617453</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>257</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>606978</x:v>
+        <x:v>635514</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="C119" s="3" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="n">
+        <x:v>40889</x:v>
+      </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>224</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="J119" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>15061</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>630231</x:v>
+        <x:v>598343</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>37633</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>599439</x:v>
+        <x:v>536214</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>37968</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>343</x:v>
-[...2 lines deleted...]
-        <x:v>344</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>603083</x:v>
+        <x:v>607314</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>607491</x:v>
+        <x:v>600463</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C123" s="3" t="s"/>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="n">
+        <x:v>40257</x:v>
+      </x:c>
       <x:c r="D123" s="3" t="s"/>
+      <x:c r="E123" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="J123" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>617391</x:v>
+        <x:v>631043</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C124" s="15" t="s"/>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="n">
+        <x:v>38286</x:v>
+      </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s"/>
+      <x:c r="E124" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>229</x:v>
-[...1 lines deleted...]
-      <x:c r="H124" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="J124" s="14" t="s"/>
+      <x:c r="J124" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>617453</x:v>
+        <x:v>555961</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C125" s="3" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="n">
+        <x:v>40889</x:v>
+      </x:c>
       <x:c r="D125" s="3" t="s"/>
+      <x:c r="E125" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="J125" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>635514</x:v>
+        <x:v>607491</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C126" s="15" t="s"/>
+      <x:c r="C126" s="15" t="n">
+        <x:v>40257</x:v>
+      </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="J126" s="14" t="s"/>
+      <x:c r="J126" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>606896</x:v>
+        <x:v>592492</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>324</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
-      <x:c r="E127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>354</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="Q127" s="4" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="R127" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="Q127" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>603676</x:v>
+        <x:v>606896</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s"/>
+      <x:c r="E128" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>635281</x:v>
+        <x:v>603676</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="Q129" s="4" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="R129" s="0" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>589814</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>592492</x:v>
+        <x:v>635281</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="Q131" s="4" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="R131" s="0" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>549528</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="Q132" s="16" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="R132" s="14" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>603644</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>592538</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10874,51 +10876,51 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>558143</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10987,51 +10989,51 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -11098,51 +11100,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
@@ -12543,51 +12545,51 @@
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>633567</x:v>
       </x:c>
@@ -13539,51 +13541,51 @@
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>526914</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -13828,51 +13830,51 @@
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>608060</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
@@ -13887,51 +13889,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>617121</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -13944,618 +13946,617 @@
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>617122</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>37814</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
-      <x:c r="E194" s="14" t="s"/>
+      <x:c r="E194" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>599890</x:v>
+        <x:v>553081</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>553081</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>600241</x:v>
+        <x:v>600234</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s"/>
+      <x:c r="E198" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>598318</x:v>
+        <x:v>600241</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>598320</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>37814</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>600234</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>525431</x:v>
+        <x:v>598320</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>600231</x:v>
+        <x:v>553085</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>35748</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
-      <x:c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>553085</x:v>
+        <x:v>599890</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -14573,535 +14574,536 @@
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>592574</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>41960</x:v>
+        <x:v>42153</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
-      <x:c r="E205" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>628187</x:v>
+        <x:v>635317</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>308</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>609201</x:v>
+        <x:v>628187</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
+      <x:c r="E207" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>591884</x:v>
+        <x:v>609201</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="G208" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>630234</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>42153</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>635317</x:v>
+        <x:v>591884</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>556652</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>607667</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>607684</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
@@ -15337,219 +15339,219 @@
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>601343</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>548484</x:v>
+        <x:v>606172</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>628980</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>40889</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>606172</x:v>
+        <x:v>548484</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>70</x:v>
@@ -15573,133 +15575,133 @@
         <x:v>586133</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>628977</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>552927</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
@@ -15808,55 +15810,55 @@
         <x:v>609600</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
@@ -15927,142 +15929,142 @@
         <x:v>602451</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>536215</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>529943</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>527</x:v>
@@ -16158,55 +16160,55 @@
         <x:v>609146</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
@@ -16271,55 +16273,55 @@
         <x:v>597168</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
@@ -16440,506 +16442,503 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>554359</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>40889</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>602446</x:v>
+        <x:v>602433</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s"/>
+      <x:c r="E238" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>313</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>527</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>529938</x:v>
+        <x:v>602445</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>35760</x:v>
+        <x:v>35199</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>31837</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>513365</x:v>
+        <x:v>513366</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s"/>
+      <x:c r="E240" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>532</x:v>
-[...1 lines deleted...]
-      <x:c r="H240" s="14" t="s"/>
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>527</x:v>
+      </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>592526</x:v>
+        <x:v>602446</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
-      <x:c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>601434</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>40240</x:v>
+        <x:v>35760</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>526</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>602433</x:v>
+        <x:v>513365</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>40889</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
-      <x:c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>526</x:v>
-[...2 lines deleted...]
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>602445</x:v>
+        <x:v>592526</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>303</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>35199</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s"/>
+      <x:c r="E244" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>31837</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>513366</x:v>
+        <x:v>601434</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
@@ -17021,395 +17020,395 @@
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>608410</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>40352</x:v>
+        <x:v>38604</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
-      <x:c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>542</x:v>
-[...2 lines deleted...]
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>608409</x:v>
+        <x:v>616049</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>546</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
-      <x:c r="E248" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>542</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>544</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>34573</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>608415</x:v>
+        <x:v>505339</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>38604</x:v>
+        <x:v>39884</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
+      <x:c r="E249" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>34026</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>616049</x:v>
+        <x:v>608406</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>300</x:v>
-[...1 lines deleted...]
-      <x:c r="C250" s="15" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C250" s="15" t="n">
+        <x:v>39884</x:v>
+      </x:c>
       <x:c r="D250" s="15" t="s"/>
-      <x:c r="E250" s="14" t="s"/>
+      <x:c r="E250" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="H250" s="14" t="s"/>
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>543</x:v>
+      </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="J250" s="14" t="s"/>
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="J250" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>34573</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>505339</x:v>
+        <x:v>608408</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>39884</x:v>
+        <x:v>40352</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>608406</x:v>
+        <x:v>608409</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>39884</x:v>
+        <x:v>38604</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>608408</x:v>
+        <x:v>608415</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>35209</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
@@ -17557,130 +17556,130 @@
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>555032</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>615880</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>615887</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
@@ -17938,216 +17937,213 @@
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>36764</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>546217</x:v>
+        <x:v>623614</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>570</x:v>
-[...1 lines deleted...]
-      <x:c r="C264" s="15" t="s"/>
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C264" s="15" t="n">
+        <x:v>36764</x:v>
+      </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s"/>
+      <x:c r="E264" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>571</x:v>
-[...1 lines deleted...]
-      <x:c r="H264" s="14" t="s"/>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H264" s="14" t="s">
+        <x:v>562</x:v>
+      </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>572</x:v>
-[...1 lines deleted...]
-      <x:c r="J264" s="14" t="s"/>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="J264" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>31028</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>635879</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>194</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
-      <x:c r="E265" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>561</x:v>
-[...2 lines deleted...]
-        <x:v>562</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>563</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>31028</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>623614</x:v>
+        <x:v>635879</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="U265" s="4" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>563</x:v>
@@ -18161,111 +18157,111 @@
       <x:c r="L266" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>623611</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
@@ -18587,51 +18583,51 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>628373</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -18703,51 +18699,51 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>628219</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -19205,51 +19201,51 @@
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>584184</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -19497,106 +19493,106 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>592561</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>31028</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>634476</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>49</x:v>
@@ -19612,51 +19608,51 @@
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>556618</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
@@ -19730,104 +19726,104 @@
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>607477</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>609199</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
@@ -20427,153 +20423,153 @@
         <x:v>603513</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>609182</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>609202</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20711,51 +20707,51 @@
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>592562</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34052</x:v>
@@ -20765,51 +20761,51 @@
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>591882</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
@@ -20883,51 +20879,51 @@
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>605214</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
@@ -21274,51 +21270,51 @@
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>547463</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
@@ -21735,51 +21731,51 @@
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>605213</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>70</x:v>
@@ -22377,51 +22373,51 @@
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>632637</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>70</x:v>
@@ -23436,5533 +23432,5536 @@
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>612774</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>559197</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>38938</x:v>
+        <x:v>41109</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>632712</x:v>
+        <x:v>632711</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>688</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="J362" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>15078</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>578776</x:v>
+        <x:v>613713</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>676</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="J363" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>559197</x:v>
+        <x:v>613716</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>41109</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>632711</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>678</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>559232</x:v>
+        <x:v>632712</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>677</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="J366" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>611866</x:v>
+        <x:v>632638</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>15078</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>613713</x:v>
+        <x:v>632642</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>613716</x:v>
+        <x:v>559251</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>646</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="J369" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>632718</x:v>
+        <x:v>559255</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>41109</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>612773</x:v>
+        <x:v>559232</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>679</x:v>
-[...1 lines deleted...]
-      <x:c r="C371" s="3" t="s"/>
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C371" s="3" t="n">
+        <x:v>38808</x:v>
+      </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
+      <x:c r="J371" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>613712</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>39450</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>595756</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>679</x:v>
-[...1 lines deleted...]
-      <x:c r="C373" s="3" t="s"/>
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C373" s="3" t="n">
+        <x:v>41109</x:v>
+      </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
+      <x:c r="J373" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>632638</x:v>
+        <x:v>612773</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>632642</x:v>
+        <x:v>613712</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>678</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>681</x:v>
-[...1 lines deleted...]
-      <x:c r="C375" s="3" t="s"/>
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="C375" s="3" t="n">
+        <x:v>38763</x:v>
+      </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="J375" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>559251</x:v>
+        <x:v>616041</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>679</x:v>
-[...1 lines deleted...]
-      <x:c r="C376" s="15" t="s"/>
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="C376" s="15" t="n">
+        <x:v>39450</x:v>
+      </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>648</x:v>
-[...1 lines deleted...]
-      <x:c r="J376" s="14" t="s"/>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="J376" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K376" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>559255</x:v>
+        <x:v>595756</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>40591</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>592567</x:v>
+        <x:v>578776</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>39096</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>21551</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="P378" s="14" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="Q378" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="P378" s="14" t="s">
+      <x:c r="R378" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="Q378" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>635340</x:v>
+        <x:v>592567</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>39096</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
-      <x:c r="E379" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>501</x:v>
-[...2 lines deleted...]
-        <x:v>502</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>21551</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>614691</x:v>
+        <x:v>635340</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
-      <x:c r="E380" s="14" t="s"/>
+      <x:c r="E380" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>633992</x:v>
+        <x:v>614691</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>41960</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
-      <x:c r="E381" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>628184</x:v>
+        <x:v>633992</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>547216</x:v>
+        <x:v>628184</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>630995</x:v>
+        <x:v>547216</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>35164</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>510523</x:v>
+        <x:v>630995</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
+      <x:c r="E385" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="H385" s="0" t="s">
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>591887</x:v>
+        <x:v>510523</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="U385" s="4" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>41706</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
-      <x:c r="E386" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>622559</x:v>
+        <x:v>591887</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>35164</x:v>
+        <x:v>41706</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>705</x:v>
-[...2 lines deleted...]
-        <x:v>706</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>547217</x:v>
+        <x:v>622559</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>41960</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
-      <x:c r="E388" s="14" t="s"/>
+      <x:c r="E388" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>635188</x:v>
+        <x:v>609622</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>38286</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>552451</x:v>
+        <x:v>547217</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
-      <x:c r="E390" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>505</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>609622</x:v>
+        <x:v>632386</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>40568</x:v>
+        <x:v>38286</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>705</x:v>
-[...2 lines deleted...]
-        <x:v>706</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>590086</x:v>
+        <x:v>552451</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>40568</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
-      <x:c r="E392" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>602778</x:v>
+        <x:v>635188</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
-        <x:v>41960</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
+      <x:c r="E393" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>632386</x:v>
+        <x:v>590086</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="U393" s="4" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>42066</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>628339</x:v>
+        <x:v>602778</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>723</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>42066</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>725</x:v>
+      </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>603545</x:v>
+        <x:v>628339</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>560765</x:v>
+        <x:v>603545</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>41475</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>34060</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>603758</x:v>
+        <x:v>560765</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>41194</x:v>
+        <x:v>41475</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
-      <x:c r="E398" s="14" t="s"/>
+      <x:c r="E398" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="J398" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K398" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L398" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M398" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N398" s="15" t="n">
+        <x:v>34060</x:v>
+      </x:c>
+      <x:c r="O398" s="14" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="P398" s="14" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="Q398" s="16" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="R398" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="J398" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>615885</x:v>
+        <x:v>603758</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>38025</x:v>
+        <x:v>41194</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
-      <x:c r="E399" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G399" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>601754</x:v>
+        <x:v>615885</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>552112</x:v>
+        <x:v>601754</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>731</x:v>
-[...1 lines deleted...]
-      <x:c r="H401" s="0" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="I401" s="4" t="s">
         <x:v>732</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>733</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>601146</x:v>
+        <x:v>552112</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>42353</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
-      <x:c r="E402" s="14" t="s"/>
+      <x:c r="E402" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>425</x:v>
-[...1 lines deleted...]
-      <x:c r="H402" s="14" t="s"/>
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H402" s="14" t="s">
+        <x:v>737</x:v>
+      </x:c>
       <x:c r="I402" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>635306</x:v>
+        <x:v>601146</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>42353</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>592070</x:v>
+        <x:v>635306</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>575706</x:v>
+        <x:v>592070</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>31966</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
-      <x:c r="E405" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H405" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J405" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K405" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L405" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M405" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N405" s="3" t="n">
+        <x:v>13154</x:v>
+      </x:c>
+      <x:c r="O405" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="P405" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="J405" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="P405" s="0" t="s">
+      <x:c r="Q405" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="Q405" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>478405</x:v>
+        <x:v>575706</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>40248</x:v>
+        <x:v>31966</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>603544</x:v>
+        <x:v>478405</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
+      <x:c r="E407" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>592529</x:v>
+        <x:v>603544</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
-        <x:v>41960</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
-      <x:c r="E408" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>628191</x:v>
+        <x:v>592529</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>38131</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>546322</x:v>
+        <x:v>628191</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>38491</x:v>
+        <x:v>38131</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
-      <x:c r="E410" s="14" t="s"/>
+      <x:c r="E410" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P410" s="14" t="s">
         <x:v>752</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>597479</x:v>
+        <x:v>546322</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>38286</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="H411" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>523150</x:v>
+        <x:v>597479</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>41706</x:v>
+        <x:v>38286</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>612670</x:v>
+        <x:v>523150</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
-        <x:v>35106</x:v>
+        <x:v>41706</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
-      <x:c r="E413" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="H413" s="0" t="s">
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>34271</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="Q413" s="4" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="R413" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="S413" s="0" t="n">
+        <x:v>612670</x:v>
+      </x:c>
+      <x:c r="T413" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="Q413" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>550992</x:v>
+        <x:v>550989</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>36352</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
+      <x:c r="E415" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>596954</x:v>
+        <x:v>550992</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>35106</x:v>
+        <x:v>36352</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
-      <x:c r="E416" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>34271</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>534951</x:v>
+        <x:v>596954</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>550951</x:v>
+        <x:v>534951</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>551049</x:v>
+        <x:v>550951</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>535016</x:v>
+        <x:v>551049</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>535021</x:v>
+        <x:v>535016</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>535018</x:v>
+        <x:v>535021</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>34994</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>34054</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>549744</x:v>
+        <x:v>535018</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C423" s="3" t="n">
+        <x:v>34994</x:v>
+      </x:c>
+      <x:c r="D423" s="3" t="s"/>
+      <x:c r="E423" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G423" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="C423" s="3" t="n">
-[...5 lines deleted...]
-      </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>34054</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="Q423" s="4" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="R423" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="S423" s="0" t="n">
+        <x:v>549744</x:v>
+      </x:c>
+      <x:c r="T423" s="4" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="U423" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
-        <x:v>41672</x:v>
+        <x:v>39965</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
-      <x:c r="E424" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>628321</x:v>
+        <x:v>592593</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
-        <x:v>39205</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>776</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>552682</x:v>
+        <x:v>628321</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>778</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>41981</x:v>
+        <x:v>39205</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>632616</x:v>
+        <x:v>552682</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>632619</x:v>
+        <x:v>632616</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>37738</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>550947</x:v>
+        <x:v>632619</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
+      <x:c r="E429" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>168</x:v>
-[...2 lines deleted...]
-        <x:v>169</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>575705</x:v>
+        <x:v>550947</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>38491</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>549683</x:v>
+        <x:v>575705</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="C431" s="3" t="n">
+        <x:v>38491</x:v>
+      </x:c>
+      <x:c r="D431" s="3" t="s"/>
+      <x:c r="E431" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G431" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="C431" s="3" t="n">
-[...4 lines deleted...]
-        <x:v>764</x:v>
+      <x:c r="H431" s="0" t="s">
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>32006</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>616041</x:v>
+        <x:v>549683</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>534853</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>535017</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>632620</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>34994</x:v>
+        <x:v>31966</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>34054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>549745</x:v>
+        <x:v>478408</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>39205</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>776</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>552683</x:v>
+        <x:v>550990</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>41475</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>34060</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>603760</x:v>
+        <x:v>550993</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
-        <x:v>41672</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
-      <x:c r="E438" s="14" t="s"/>
+      <x:c r="E438" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>615939</x:v>
+        <x:v>600152</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>41981</x:v>
+        <x:v>41475</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34060</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>632618</x:v>
+        <x:v>603760</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>589686</x:v>
+        <x:v>551051</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>35106</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>34271</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>534949</x:v>
+        <x:v>551053</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
-        <x:v>35106</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
-      <x:c r="E442" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="H442" s="14" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="I442" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>34271</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>550988</x:v>
+        <x:v>575704</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
-        <x:v>35106</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>34271</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>550991</x:v>
+        <x:v>589686</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>31966</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>478402</x:v>
+        <x:v>534949</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>560767</x:v>
+        <x:v>550988</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>38491</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
-      <x:c r="E446" s="14" t="s"/>
+      <x:c r="E446" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>782</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>622093</x:v>
+        <x:v>550991</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>791</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>38491</x:v>
+        <x:v>31966</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>782</x:v>
-[...2 lines deleted...]
-        <x:v>783</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>599646</x:v>
+        <x:v>478402</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
-      <x:c r="E448" s="14" t="s"/>
+      <x:c r="E448" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>575704</x:v>
+        <x:v>560767</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>551051</x:v>
+        <x:v>632618</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>37738</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
-      <x:c r="E450" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>551053</x:v>
+        <x:v>615939</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>41114</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="H451" s="0" t="s">
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>592844</x:v>
+        <x:v>622093</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>31966</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>742</x:v>
-[...1 lines deleted...]
-      <x:c r="H452" s="14" t="s"/>
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="H452" s="14" t="s">
+        <x:v>785</x:v>
+      </x:c>
       <x:c r="I452" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>478408</x:v>
+        <x:v>599646</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
-        <x:v>35106</x:v>
+        <x:v>39205</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>34271</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>550990</x:v>
+        <x:v>552683</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>35106</x:v>
+        <x:v>34994</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>34271</x:v>
+        <x:v>34054</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>550993</x:v>
+        <x:v>549745</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>41114</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
-      <x:c r="E455" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>600152</x:v>
+        <x:v>592844</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
@@ -28971,413 +28970,414 @@
       <x:c r="K456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>600227</x:v>
+        <x:v>589985</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>609200</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>34759</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>603643</x:v>
+        <x:v>497986</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>41053</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>797</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>589985</x:v>
+        <x:v>589809</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>805</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>806</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>34759</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>497986</x:v>
+        <x:v>603643</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>41053</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
+      <x:c r="E461" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>799</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>635286</x:v>
+        <x:v>600227</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
-      <x:c r="E462" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>589809</x:v>
+        <x:v>635286</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>49</x:v>
@@ -29393,51 +29393,51 @@
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>608915</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">