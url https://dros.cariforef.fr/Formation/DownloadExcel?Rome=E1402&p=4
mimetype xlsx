--- v2 (2026-07-23)
+++ v3 (2026-07-23)
@@ -620,89 +620,89 @@
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développer l’activité commerciale par les réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivaneo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2026 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
-    <x:t>02/23/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développer son image en tant qu'artiste - Personal Branding</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication</x:t>
@@ -827,116 +827,116 @@
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication omnicanal (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing digital et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUPE MY BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion relation client</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
-    <x:t>GROUPE MY BS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
-    <x:t>Gestion relation client</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2027 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère Européen communication stratégies publicitaires et communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
@@ -947,74 +947,74 @@
   <x:si>
     <x:t>Mettre en valeur et développer commercialement votre marque de cosmétiques bio</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire 4E</x:t>
   </x:si>
   <x:si>
     <x:t>Programme de formation : E-mailing et Marketing Automation</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel e-mailing</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Publicité en ligne : maîtriser Google Ads de A à Z</x:t>
   </x:si>
   <x:si>
     <x:t>Coffee Academy</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable communication (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufip - Ufitech - Les Anglades</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication événementielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Communication événementielle</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable communication (Contrat de Professionnalisation)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2029 00:00:00</x:t>
@@ -1031,68 +1031,68 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing mix</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>08/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Responsable de projet marketing communication spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation communication digitale et publicité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation évènementiel et relations publiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 1 Concevoir une campagne webmarketing et communication digitale</x:t>
@@ -1163,63 +1163,63 @@
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Se faire connaître en ligne : créer et déployer une stratégie digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Celisiane Slash - Les Epaulettes</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UX/UI designer</x:t>
   </x:si>
   <x:si>
     <x:t>Unix</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Webmarketing avancé</x:t>
   </x:si>
   <x:si>
     <x:t>Agence DM</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique familiale</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
@@ -4052,51 +4052,51 @@
       <x:c r="K43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>617453</x:v>
+        <x:v>617393</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>69</x:v>
@@ -4105,159 +4105,159 @@
       <x:c r="K44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>617393</x:v>
+        <x:v>635513</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>607241</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>635513</x:v>
+        <x:v>617460</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
@@ -4277,138 +4277,138 @@
       <x:c r="R47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>617455</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="S48" s="14" t="n">
+        <x:v>617453</x:v>
+      </x:c>
+      <x:c r="T48" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="S48" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>617460</x:v>
+        <x:v>607240</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
@@ -4417,100 +4417,100 @@
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>617388</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>617391</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
@@ -4565,51 +4565,51 @@
       <x:c r="L53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>617457</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
@@ -4621,100 +4621,100 @@
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>635512</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>635514</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
@@ -5479,51 +5479,51 @@
         <x:v>223</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>568228</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>223</x:v>
@@ -5683,51 +5683,51 @@
         <x:v>223</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>568227</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -6426,51 +6426,51 @@
       <x:c r="K87" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>504154</x:v>
+        <x:v>556602</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>259</x:v>
@@ -6487,601 +6487,601 @@
       <x:c r="K88" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>556552</x:v>
+        <x:v>556642</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="Q89" s="4" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="R89" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="S89" s="0" t="n">
+        <x:v>504154</x:v>
+      </x:c>
+      <x:c r="T89" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="Q89" s="4" t="s">
+      <x:c r="U89" s="4" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>556520</x:v>
+        <x:v>556552</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>556553</x:v>
+        <x:v>556521</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>556641</x:v>
+        <x:v>556520</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>556602</x:v>
+        <x:v>556553</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>556642</x:v>
+        <x:v>556641</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>504412</x:v>
+        <x:v>510494</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>510494</x:v>
+        <x:v>504412</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>504118</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>61</x:v>
@@ -7116,154 +7116,154 @@
       <x:c r="S98" s="14" t="n">
         <x:v>547225</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>504449</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>556603</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>36</x:v>
@@ -7723,51 +7723,51 @@
         <x:v>223</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>72854</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>568042</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>86</x:v>
@@ -7786,713 +7786,713 @@
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>618257</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="P112" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="P112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>567929</x:v>
+        <x:v>632493</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>545462</x:v>
+        <x:v>567929</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>225</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="P114" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="P114" s="14" t="s">
+      <x:c r="Q114" s="16" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>632493</x:v>
+        <x:v>545462</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="U114" s="16" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>574458</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>616856</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>617513</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="P118" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="P118" s="14" t="s">
+      <x:c r="Q118" s="16" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>599422</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>549026</x:v>
+        <x:v>608966</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="P120" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="P120" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>608966</x:v>
+        <x:v>549026</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="I121" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="P121" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="P121" s="0" t="s">
+      <x:c r="Q121" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>549023</x:v>
+        <x:v>616705</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="P122" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="P122" s="14" t="s">
+      <x:c r="Q122" s="16" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>616705</x:v>
+        <x:v>549023</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="I123" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="P123" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="P123" s="0" t="s">
+      <x:c r="Q123" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>601938</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
@@ -8532,147 +8532,147 @@
       <x:c r="R124" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>537350</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>557223</x:v>
+        <x:v>537353</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>537353</x:v>
+        <x:v>557223</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -8789,1398 +8789,1398 @@
       <x:c r="I129" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>551001</x:v>
+        <x:v>551002</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>551002</x:v>
+        <x:v>535009</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="Q131" s="4" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="R131" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="S131" s="0" t="n">
+        <x:v>535007</x:v>
+      </x:c>
+      <x:c r="T131" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="Q131" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>535007</x:v>
+        <x:v>551001</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>551003</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>551000</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>551005</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>551004</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>534998</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>551007</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>551006</x:v>
+        <x:v>535003</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>535003</x:v>
+        <x:v>551006</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>535001</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>551008</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>551009</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>551012</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>551010</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>551013</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>551011</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>535011</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>535013</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>551014</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>535005</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>551015</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -10466,111 +10466,111 @@
       <x:c r="K158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>578769</x:v>
+        <x:v>563716</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>563716</x:v>
+        <x:v>578769</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -10910,111 +10910,111 @@
       <x:c r="K166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>613638</x:v>
+        <x:v>584579</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>584579</x:v>
+        <x:v>613638</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -11737,54 +11737,54 @@
       <x:c r="I181" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>599365</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
@@ -11794,54 +11794,54 @@
       <x:c r="I182" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>599369</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -11910,54 +11910,54 @@
       <x:c r="I184" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>614361</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>44</x:v>
@@ -11986,225 +11986,225 @@
       <x:c r="R185" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>586133</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>612217</x:v>
+        <x:v>587019</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>587019</x:v>
+        <x:v>587025</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="U187" s="4" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q188" s="16" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="R188" s="14" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="S188" s="14" t="n">
+        <x:v>612217</x:v>
+      </x:c>
+      <x:c r="T188" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="Q188" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>587014</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
@@ -12213,202 +12213,202 @@
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>587026</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q191" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="R191" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>612218</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>587018</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>587020</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
@@ -12417,202 +12417,202 @@
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>587021</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>587022</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="U195" s="4" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>587023</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>587017</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
@@ -12621,115 +12621,115 @@
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>587024</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>587016</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="U199" s="4" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">