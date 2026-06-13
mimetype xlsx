--- v3 (2026-06-13)
+++ v4 (2026-06-13)
@@ -290,65 +290,65 @@
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Argensol</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Jean Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Polyvalent Jean Perrin</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS CRCI - Conception et réalisation en chaudronnerie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EPC EuroPlastics et composites - Option CO Conception Outillage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EPC EuroPlastics et composites - Option POP Pilotage et Optimisation de la Production</x:t>
@@ -425,57 +425,57 @@
   <x:si>
     <x:t>Travail matériau</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durables</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours innovation pour l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
@@ -1757,54 +1757,54 @@
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>623298</x:v>
+        <x:v>623299</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1814,54 +1814,54 @@
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>623299</x:v>
+        <x:v>623298</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -2075,510 +2075,512 @@
         <x:v>550242</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>605690</x:v>
+        <x:v>547695</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>515634</x:v>
+        <x:v>500988</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>547695</x:v>
+        <x:v>605690</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>500988</x:v>
+        <x:v>515634</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>500989</x:v>
+        <x:v>547817</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>547817</x:v>
+        <x:v>550243</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>550243</x:v>
+        <x:v>602312</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>602312</x:v>
+        <x:v>500989</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -2587,51 +2589,51 @@
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>509245</x:v>
+        <x:v>572446</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -2641,51 +2643,51 @@
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>543658</x:v>
+        <x:v>572450</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
@@ -2700,51 +2702,51 @@
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>572446</x:v>
+        <x:v>509245</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -2754,51 +2756,51 @@
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>572450</x:v>
+        <x:v>543658</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
@@ -2811,219 +2813,218 @@
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>588517</x:v>
+        <x:v>493605</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>541906</x:v>
+        <x:v>588517</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>572449</x:v>
+        <x:v>541906</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>493605</x:v>
+        <x:v>572449</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
@@ -3092,51 +3093,51 @@
       <x:c r="J33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>620185</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
@@ -3386,114 +3387,114 @@
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>541916</x:v>
+        <x:v>509257</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>509257</x:v>
+        <x:v>541916</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -3551,51 +3552,51 @@
       <x:c r="H41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>547701</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
@@ -3612,126 +3613,126 @@
       <x:c r="H42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>604337</x:v>
+        <x:v>515638</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>515638</x:v>
+        <x:v>604337</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -3789,51 +3790,51 @@
       <x:c r="H45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>515639</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
@@ -3850,51 +3851,51 @@
       <x:c r="H46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>547702</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
@@ -3910,51 +3911,51 @@
       <x:c r="H47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>604338</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
@@ -4215,51 +4216,51 @@
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>508946</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>35467</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -4330,57 +4331,57 @@
       <x:c r="K54" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>453849</x:v>
+        <x:v>509935</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="U54" s="16" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35467</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -4390,54 +4391,54 @@
       <x:c r="K55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>509935</x:v>
+        <x:v>453849</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41581</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -4738,54 +4739,54 @@
       <x:c r="L61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>453850</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>115</x:v>
@@ -4799,54 +4800,54 @@
       <x:c r="L62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>509934</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>115</x:v>
       </x:c>