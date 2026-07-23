--- v3 (2026-07-23)
+++ v4 (2026-07-23)
@@ -875,74 +875,74 @@
   <x:si>
     <x:t>Master mention droit de l'environnement parcours droit de l'énergie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'environnement parcours droit de l'urbanisme et droit de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'environnement parcours gouvernance environnementale et sociétale de l'entreprise (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit de l'immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Droit urbanisme</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'immobilier parcours droit de l'urbanisme et droit de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'immobilier parcours droit immobilier privé et public</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit des affaires</x:t>
   </x:si>
   <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
     <x:t>Droit propriété intellectuelle</x:t>
   </x:si>
   <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours compliance et droit des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours contentieux économique, médiation et arbitrage</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours distribution concurrence</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit chinois des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit des affaires approfondi</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit des affaires internationales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit des assurances (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit des transports internationaux et de la supply chain</x:t>
@@ -1181,60 +1181,60 @@
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au concours de greffier</x:t>
   </x:si>
   <x:si>
     <x:t>LEX-ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>13510</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Cadre demandeur d'emploi , Demandeur d'emploi , Licencié pour motif économique</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation examen concours</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation Pré-CAPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Répondre à mon premier appel d'offre : de la théorie à la pratique</x:t>
   </x:si>
   <x:si>
     <x:t>Katia Salzmann - Caex Projet</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Formateur , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
@@ -3345,114 +3345,114 @@
       <x:c r="K30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>13238</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>583285</x:v>
+        <x:v>605578</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40652</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>13238</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>605578</x:v>
+        <x:v>583282</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40652</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -3461,57 +3461,57 @@
       <x:c r="K32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>13238</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>583282</x:v>
+        <x:v>583285</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40652</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -6451,294 +6451,294 @@
       <x:c r="R86" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>576304</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>597436</x:v>
+        <x:v>597438</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>597437</x:v>
+        <x:v>597436</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>597438</x:v>
+        <x:v>597437</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>597434</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>597435</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
@@ -6751,51 +6751,51 @@
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>632406</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
@@ -6808,51 +6808,51 @@
       <x:c r="G93" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>581239</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
@@ -6867,51 +6867,51 @@
       <x:c r="G94" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>581240</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -6924,51 +6924,51 @@
       <x:c r="G95" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>576305</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -6983,51 +6983,51 @@
       <x:c r="G96" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>576307</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
@@ -7040,51 +7040,51 @@
       <x:c r="G97" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>576308</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
@@ -7099,51 +7099,51 @@
       <x:c r="G98" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>576309</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
@@ -7156,51 +7156,51 @@
       <x:c r="G99" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>581235</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -7215,51 +7215,51 @@
       <x:c r="G100" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>581241</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
@@ -7272,51 +7272,51 @@
       <x:c r="G101" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>581242</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
@@ -7331,51 +7331,51 @@
       <x:c r="G102" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>581243</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
@@ -7388,51 +7388,51 @@
       <x:c r="G103" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>571231</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
@@ -7447,51 +7447,51 @@
       <x:c r="G104" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>581245</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
@@ -7504,51 +7504,51 @@
       <x:c r="G105" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>581246</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
@@ -7563,51 +7563,51 @@
       <x:c r="G106" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>576310</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
@@ -7620,51 +7620,51 @@
       <x:c r="G107" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>581247</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -7679,51 +7679,51 @@
       <x:c r="G108" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>581234</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
@@ -7736,51 +7736,51 @@
       <x:c r="G109" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>581248</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
@@ -7797,51 +7797,51 @@
       <x:c r="G110" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>542134</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
@@ -7854,51 +7854,51 @@
       <x:c r="G111" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>576311</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
@@ -8461,133 +8461,133 @@
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>576317</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>595446</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>595447</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
@@ -8627,78 +8627,78 @@
       <x:c r="R124" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>595445</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>609451</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
@@ -8915,133 +8915,133 @@
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>591991</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="Q130" s="16" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="R130" s="14" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>591990</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>591992</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
@@ -9545,75 +9545,75 @@
       <x:c r="R140" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>576325</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38198</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>597247</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
@@ -9717,79 +9717,79 @@
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>576327</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38206</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>13274</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>597446</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38206</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
@@ -9828,135 +9828,135 @@
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>597447</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38206</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>13274</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>606792</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38206</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>13274</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>632774</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
@@ -10233,81 +10233,81 @@
       <x:c r="R152" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>576330</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38160</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>13234</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="Q153" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="R153" s="0" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>597459</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38160</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
@@ -10684,81 +10684,81 @@
       <x:c r="R160" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>576337</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38198</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="Q161" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="R161" s="0" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>597246</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38198</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
@@ -11213,159 +11213,159 @@
       <x:c r="K170" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>615183</x:v>
+        <x:v>615181</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>615181</x:v>
+        <x:v>615180</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>615180</x:v>
+        <x:v>615183</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>36</x:v>