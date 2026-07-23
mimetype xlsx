--- v3 (2026-07-23)
+++ v4 (2026-07-23)
@@ -3210,51 +3210,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>595607</x:v>
+        <x:v>595606</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -3264,51 +3264,51 @@
       <x:c r="K35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>595606</x:v>
+        <x:v>595607</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41244</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
@@ -4665,114 +4665,114 @@
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>632988</x:v>
+        <x:v>576152</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>576152</x:v>
+        <x:v>632988</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -4781,114 +4781,114 @@
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>632989</x:v>
+        <x:v>576153</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>576153</x:v>
+        <x:v>632989</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">